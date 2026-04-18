--- v7 (2026-03-24)
+++ v8 (2026-04-18)
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R0a65765d80324b9c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R4b3554c0982942c3" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5290,63 +5290,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A3075602</value>
     </field>
     <field name="Objective-Title">
       <value order="0">permit change of details form UPDATED MAY 2015 (new form template)</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2015-05-01T01:08:18Z</value>
+      <value order="0">2015-05-01T02:08:18Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2015-05-01T01:14:00Z</value>
+      <value order="0">2015-05-01T02:14:00Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2020-07-10T04:27:12Z</value>
+      <value order="0">2020-07-10T05:27:12Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Paul, Amanda</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Disabled parking permit</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Disabled parking permit</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA4003102</value>
     </field>
     <field name="Objective-Version">
       <value order="0">1.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">1</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">First version</value>
     </field>
@@ -5449,63 +5449,63 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sgibbo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A3075602</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>permit change of details form UPDATED MAY 2015 (new form template)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2015-05-01T01:08:18Z</vt:filetime>
+    <vt:filetime>2015-05-01T02:08:18Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2015-05-01T01:14:00Z</vt:filetime>
+    <vt:filetime>2015-05-01T02:14:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2020-07-10T04:27:12Z</vt:filetime>
+    <vt:filetime>2020-07-10T05:27:12Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Paul, Amanda</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Disabled parking permit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Disabled parking permit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr>First version</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
   </property>