--- v8 (2026-04-18)
+++ v9 (2026-05-13)
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R4b3554c0982942c3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rf7eefbdc454844b4" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>