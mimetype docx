--- v9 (2026-05-13)
+++ v10 (2026-06-15)
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rf7eefbdc454844b4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R850c697181db426f" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>