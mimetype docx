--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/customXML/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00C04B84" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C04B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R850c697181db426f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R92240d32164a4be6" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5274,67 +5274,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A3075602</value>
     </field>
     <field name="Objective-Title">
       <value order="0">permit change of details form UPDATED MAY 2015 (new form template)</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2015-05-01T02:08:18Z</value>
+      <value order="0">2015-05-01T02:14:12Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2015-05-01T02:14:00Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2020-07-10T05:27:12Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Paul, Amanda</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Disabled parking permit</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Disabled parking permit</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
@@ -5363,70 +5371,62 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Marketing &amp; Communications</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F88647-ECB9-4502-AF36-1149291F7151}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F88647-ECB9-4502-AF36-1149291F7151}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>191</Words>
   <Characters>1089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -5435,121 +5435,124 @@
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sgibbo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Business Unit [system]">
+    <vt:lpwstr>Marketing &amp; Communications</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Corporate Document Type [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Records Audit Vital Record [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Records Audit Date [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-Id">
     <vt:lpwstr>A3075602</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Title">
     <vt:lpwstr>permit change of details form UPDATED MAY 2015 (new form template)</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-CreationStamp">
+    <vt:filetime>2015-05-01T02:14:12Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-DatePublished">
     <vt:filetime>2015-05-01T02:14:00Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-ModificationStamp">
     <vt:filetime>2020-07-10T05:27:12Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-Owner">
     <vt:lpwstr>Paul, Amanda</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Disabled parking permit</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Parent">
     <vt:lpwstr>Disabled parking permit</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-VersionId">
+    <vt:lpwstr>vA4003102</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionComment">
     <vt:lpwstr>First version</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Business Unit [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Business Unit">
     <vt:lpwstr>Marketing &amp; Communications</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Corporate Document Type [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Records Audit Vital Record [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Date [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...12 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>