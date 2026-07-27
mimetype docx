--- v11 (2026-07-05)
+++ v12 (2026-07-27)
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R92240d32164a4be6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R43af1f3de34e4af0" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>