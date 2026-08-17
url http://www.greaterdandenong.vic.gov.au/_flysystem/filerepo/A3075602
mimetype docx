--- v12 (2026-07-27)
+++ v13 (2026-08-17)
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R43af1f3de34e4af0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R724373e3a60645fd" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>