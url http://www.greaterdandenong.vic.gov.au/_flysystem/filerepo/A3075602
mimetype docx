--- v13 (2026-08-17)
+++ v14 (2026-09-07)
@@ -4976,51 +4976,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF7A14"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R724373e3a60645fd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R9879c5b7e099467f" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>