--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -3406,51 +3406,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R107ecd772fed4fb3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R7c7f48375b854971" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3720,63 +3720,63 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A10761502</value>
     </field>
     <field name="Objective-Title">
       <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 5/3/26 Word</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2024-03-20T02:02:06Z</value>
+      <value order="0">2024-03-20T03:02:06Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-03-05T01:39:15Z</value>
+      <value order="0">2026-03-05T02:39:15Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-03-05T01:39:15Z</value>
+      <value order="0">2026-03-05T02:39:15Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Tom Cullen</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA16883364</value>
     </field>
     <field name="Objective-Version">
       <value order="0">57.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">58</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -3867,63 +3867,63 @@
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A10761502</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 5/3/26 Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2024-03-20T02:02:06Z</vt:filetime>
+    <vt:filetime>2024-03-20T03:02:06Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-03-05T01:39:15Z</vt:filetime>
+    <vt:filetime>2026-03-05T02:39:15Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-03-05T01:39:15Z</vt:filetime>
+    <vt:filetime>2026-03-05T02:39:15Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Tom Cullen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA16883364</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>57.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>58</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>