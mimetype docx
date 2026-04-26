--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -92,91 +92,67 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E204306" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
     <w:p w14:paraId="1119B912" w14:textId="744CE155" w:rsidR="00CF57F3" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Club Bookings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DA75FF" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
     <w:p w14:paraId="388FC006" w14:textId="4A386FD4" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3">
       <w:r>
         <w:t>The Ross Reserve Athletics Facility will be closed to the public during the following club allocated times.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0A4E58" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
-    <w:p w14:paraId="797E2200" w14:textId="64F91DA0" w:rsidR="00CF57F3" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3">
+    <w:p w14:paraId="797E2200" w14:textId="604651B5" w:rsidR="00CF57F3" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Period: 1 </w:t>
       </w:r>
-      <w:r w:rsidR="004848A3">
+      <w:r w:rsidR="004E7986">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>October</w:t>
-[...23 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>April 2026 – 31 August 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2315BA78" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00611340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00611340" w14:paraId="5B27FDB8" w14:textId="77777777" w:rsidTr="004848A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31CA51A2" w14:textId="3B0A0A0F" w:rsidR="00611340" w:rsidRDefault="00611340" w:rsidP="00611340">
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -279,77 +255,69 @@
             </w:r>
             <w:r w:rsidR="004848A3">
               <w:t>6.0</w:t>
             </w:r>
             <w:r>
               <w:t>0pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848A3" w14:paraId="1762B680" w14:textId="77777777" w:rsidTr="004848A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03E051FD" w14:textId="01B8912C" w:rsidR="004848A3" w:rsidRDefault="004848A3" w:rsidP="00611340">
             <w:r>
               <w:t>Friday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB6157A" w14:textId="1BB21C51" w:rsidR="004848A3" w:rsidRDefault="004848A3" w:rsidP="00611340">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4FB6157A" w14:textId="032E9A9F" w:rsidR="004848A3" w:rsidRDefault="004848A3" w:rsidP="00611340"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004848A3" w14:paraId="4E7892C6" w14:textId="77777777" w:rsidTr="004848A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CFD2123" w14:textId="35834DCC" w:rsidR="004848A3" w:rsidRDefault="004848A3" w:rsidP="00611340">
             <w:r>
               <w:t>Sunday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65ECF4CF" w14:textId="409606A5" w:rsidR="004848A3" w:rsidRDefault="004848A3" w:rsidP="00611340">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="65ECF4CF" w14:textId="2DEE70D9" w:rsidR="004848A3" w:rsidRDefault="004848A3" w:rsidP="00611340"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64E87AA7" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
     <w:p w14:paraId="6BA2761F" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
     <w:p w14:paraId="2C3D06DB" w14:textId="699CAC27" w:rsidR="00CF57F3" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Event Bookings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055310E5" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
     <w:p w14:paraId="7B589A86" w14:textId="52A10B90" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3">
       <w:r>
         <w:t>The Ross Reserve Athletics Facility will be closed to the public for the below exclusive events.</w:t>
       </w:r>
@@ -448,526 +416,50 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11284FD6" w14:textId="1925DEA1" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00FB276D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Type of Booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C97388" w14:paraId="2EE9BC33" w14:textId="77777777" w:rsidTr="007F60F5">
-[...474 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C97388" w14:paraId="3D2859F7" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50BCEC25" w14:textId="47BF7096" w:rsidR="00C97388" w:rsidRDefault="00C97388" w:rsidP="00C97388">
             <w:r>
               <w:t>24/4/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1536,50 +1028,118 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D0A403C" w14:textId="01754A22" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004E7986" w14:paraId="215D977B" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35361EE8" w14:textId="4CF9EDA6" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
+            <w:r>
+              <w:t>31/7/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="784C7189" w14:textId="066F2460" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27AC8B02" w14:textId="650654BD" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="1BC5AA0E" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="584A6644" w14:textId="75FDD255" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>5/8/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1808,50 +1368,118 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FADCAE2" w14:textId="1ADAFEA8" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004E7986" w14:paraId="1530874D" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68FF979A" w14:textId="01A0C65D" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
+            <w:r>
+              <w:t>14/8/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3067E735" w14:textId="2BBF5201" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D1DA430" w14:textId="4BB52931" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="4183DC2A" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="183CE82E" w14:textId="259C8DFF" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>17/8/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2303,51 +1931,50 @@
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="0C2130F1" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E4E505B" w14:textId="678BB496" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>21/10/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D6D9C54" w14:textId="3F25CE80" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>9.00am – 1.30pm</w:t>
             </w:r>
           </w:p>
@@ -2559,84 +2186,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2927D4F7" w14:textId="5ECD243C" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A53F4BB" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
-    <w:p w14:paraId="1950D84A" w14:textId="43988BC0" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
+    <w:p w14:paraId="1950D84A" w14:textId="562276A6" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bookings current as of </w:t>
       </w:r>
-      <w:r w:rsidR="00F35A84">
+      <w:r w:rsidR="004E7986">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-        <w:t>/2/26</w:t>
+        <w:t>20/4/26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA3E33" w:rsidRPr="00CF57F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2775,86 +2389,88 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1532647638">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="78"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF57F3"/>
     <w:rsid w:val="00013A78"/>
+    <w:rsid w:val="00027FEB"/>
     <w:rsid w:val="000332E6"/>
     <w:rsid w:val="000B3C06"/>
     <w:rsid w:val="000F7423"/>
     <w:rsid w:val="00117776"/>
     <w:rsid w:val="0014098B"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00166C0F"/>
     <w:rsid w:val="00171C2A"/>
     <w:rsid w:val="0017250D"/>
     <w:rsid w:val="001E524B"/>
     <w:rsid w:val="002065EC"/>
     <w:rsid w:val="0027747D"/>
     <w:rsid w:val="002B3662"/>
     <w:rsid w:val="002B526A"/>
     <w:rsid w:val="002F16A7"/>
     <w:rsid w:val="00313326"/>
     <w:rsid w:val="003920EE"/>
     <w:rsid w:val="003A0C3C"/>
     <w:rsid w:val="004022AB"/>
     <w:rsid w:val="00441A50"/>
     <w:rsid w:val="00472437"/>
     <w:rsid w:val="004848A3"/>
+    <w:rsid w:val="004E7986"/>
     <w:rsid w:val="00523368"/>
     <w:rsid w:val="0053281A"/>
     <w:rsid w:val="00535325"/>
     <w:rsid w:val="00571804"/>
     <w:rsid w:val="00594F5B"/>
     <w:rsid w:val="005D2E73"/>
     <w:rsid w:val="005D5983"/>
     <w:rsid w:val="00611340"/>
     <w:rsid w:val="006258A6"/>
     <w:rsid w:val="00653BC1"/>
     <w:rsid w:val="006740FC"/>
     <w:rsid w:val="00685E46"/>
     <w:rsid w:val="006933E5"/>
     <w:rsid w:val="00697985"/>
     <w:rsid w:val="006C7154"/>
     <w:rsid w:val="00727021"/>
     <w:rsid w:val="007349EA"/>
     <w:rsid w:val="00760EC5"/>
     <w:rsid w:val="00762C47"/>
     <w:rsid w:val="00764AAC"/>
     <w:rsid w:val="007845E0"/>
     <w:rsid w:val="007E396F"/>
     <w:rsid w:val="007E4808"/>
     <w:rsid w:val="007F1A43"/>
     <w:rsid w:val="007F60F5"/>
@@ -3406,51 +3022,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R7c7f48375b854971" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rec5ff4412c634934" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3714,90 +3330,90 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A10761502</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 5/3/26 Word</value>
+      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 20/4/26 Word</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-03-20T03:02:06Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-03-05T02:39:15Z</value>
+      <value order="0">2026-04-20T00:31:56Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-03-05T02:39:15Z</value>
+      <value order="0">2026-04-20T00:31:56Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Tom Cullen</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA16883364</value>
+      <value order="0">vA17025899</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">57.0</value>
+      <value order="0">58.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">58</value>
+      <value order="0">59</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA258918</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Safe Active and Connected Communities : Sport and Recreation</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -3806,145 +3422,145 @@
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>293</Words>
-  <Characters>1676</Characters>
+  <Words>235</Words>
+  <Characters>1460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1966</CharactersWithSpaces>
+  <CharactersWithSpaces>1583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Cullen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A10761502</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
-    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 5/3/26 Word</vt:lpwstr>
+    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 20/4/26 Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2024-03-20T03:02:06Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-03-05T02:39:15Z</vt:filetime>
+    <vt:filetime>2026-04-20T00:31:56Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-03-05T02:39:15Z</vt:filetime>
+    <vt:filetime>2026-04-20T00:31:56Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Tom Cullen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr>vA16883364</vt:lpwstr>
+    <vt:lpwstr>vA17025899</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr>57.0</vt:lpwstr>
+    <vt:lpwstr>58.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8>58</vt:r8>
+    <vt:r8>59</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>qA258918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr>Safe Active and Connected Communities : Sport and Recreation</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </property>