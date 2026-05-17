--- v8 (2026-04-26)
+++ v9 (2026-05-17)
@@ -960,50 +960,118 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0FE714C7" w14:textId="377E99F7" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00202C81" w14:paraId="353AC02F" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2324ECE9" w14:textId="0F9F28E0" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+            <w:r>
+              <w:t>26/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AA158C5" w14:textId="23E4A70D" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+            <w:r>
+              <w:t>7.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD76B42" w14:textId="513F0141" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="5D4F02A8" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5412F64A" w14:textId="10333376" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>29/7/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2198,51 +2266,50 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2927D4F7" w14:textId="5ECD243C" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A53F4BB" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
     <w:p w14:paraId="1950D84A" w14:textId="562276A6" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bookings current as of </w:t>
       </w:r>
       <w:r w:rsidR="004E7986">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>20/4/26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA3E33" w:rsidRPr="00CF57F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -2389,121 +2456,123 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1532647638">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="78"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF57F3"/>
     <w:rsid w:val="00013A78"/>
     <w:rsid w:val="00027FEB"/>
     <w:rsid w:val="000332E6"/>
     <w:rsid w:val="000B3C06"/>
     <w:rsid w:val="000F7423"/>
     <w:rsid w:val="00117776"/>
     <w:rsid w:val="0014098B"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00166C0F"/>
     <w:rsid w:val="00171C2A"/>
     <w:rsid w:val="0017250D"/>
     <w:rsid w:val="001E524B"/>
+    <w:rsid w:val="00202C81"/>
     <w:rsid w:val="002065EC"/>
     <w:rsid w:val="0027747D"/>
     <w:rsid w:val="002B3662"/>
     <w:rsid w:val="002B526A"/>
     <w:rsid w:val="002F16A7"/>
     <w:rsid w:val="00313326"/>
     <w:rsid w:val="003920EE"/>
     <w:rsid w:val="003A0C3C"/>
     <w:rsid w:val="004022AB"/>
     <w:rsid w:val="00441A50"/>
     <w:rsid w:val="00472437"/>
     <w:rsid w:val="004848A3"/>
     <w:rsid w:val="004E7986"/>
     <w:rsid w:val="00523368"/>
     <w:rsid w:val="0053281A"/>
     <w:rsid w:val="00535325"/>
     <w:rsid w:val="00571804"/>
     <w:rsid w:val="00594F5B"/>
     <w:rsid w:val="005D2E73"/>
     <w:rsid w:val="005D5983"/>
     <w:rsid w:val="00611340"/>
     <w:rsid w:val="006258A6"/>
     <w:rsid w:val="00653BC1"/>
     <w:rsid w:val="006740FC"/>
     <w:rsid w:val="00685E46"/>
     <w:rsid w:val="006933E5"/>
     <w:rsid w:val="00697985"/>
     <w:rsid w:val="006C7154"/>
     <w:rsid w:val="00727021"/>
     <w:rsid w:val="007349EA"/>
     <w:rsid w:val="00760EC5"/>
     <w:rsid w:val="00762C47"/>
     <w:rsid w:val="00764AAC"/>
     <w:rsid w:val="007845E0"/>
     <w:rsid w:val="007E396F"/>
     <w:rsid w:val="007E4808"/>
     <w:rsid w:val="007F1A43"/>
     <w:rsid w:val="007F60F5"/>
     <w:rsid w:val="008135B9"/>
     <w:rsid w:val="00833E4A"/>
     <w:rsid w:val="00835E59"/>
     <w:rsid w:val="00836842"/>
     <w:rsid w:val="00844B82"/>
     <w:rsid w:val="008758B4"/>
     <w:rsid w:val="008825A1"/>
     <w:rsid w:val="008A131F"/>
+    <w:rsid w:val="008A135E"/>
     <w:rsid w:val="008B32A8"/>
     <w:rsid w:val="008B4BE2"/>
     <w:rsid w:val="008D0997"/>
     <w:rsid w:val="008D55DF"/>
     <w:rsid w:val="008F6BDD"/>
     <w:rsid w:val="009070DA"/>
     <w:rsid w:val="00946904"/>
     <w:rsid w:val="00951313"/>
     <w:rsid w:val="009632B1"/>
     <w:rsid w:val="009746B1"/>
     <w:rsid w:val="00990EF3"/>
     <w:rsid w:val="009934D2"/>
     <w:rsid w:val="00A11C1A"/>
     <w:rsid w:val="00A15702"/>
     <w:rsid w:val="00A15D8E"/>
     <w:rsid w:val="00A27380"/>
     <w:rsid w:val="00A303CD"/>
     <w:rsid w:val="00A7500A"/>
     <w:rsid w:val="00AB2B00"/>
     <w:rsid w:val="00B10DA0"/>
     <w:rsid w:val="00B40F31"/>
     <w:rsid w:val="00B75928"/>
     <w:rsid w:val="00BA2FEA"/>
     <w:rsid w:val="00BA3E33"/>
     <w:rsid w:val="00C53A72"/>
@@ -3022,51 +3091,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rec5ff4412c634934" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R0c22306a299d4a8b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3345,75 +3414,75 @@
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A10761502</value>
     </field>
     <field name="Objective-Title">
       <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 20/4/26 Word</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-03-20T03:02:06Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-04-20T00:31:56Z</value>
+      <value order="0">2026-04-27T00:34:16Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-04-20T00:31:56Z</value>
+      <value order="0">2026-04-27T00:34:16Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Tom Cullen</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17025899</value>
+      <value order="0">vA17054468</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">58.0</value>
+      <value order="0">59.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">59</value>
+      <value order="0">60</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA258918</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Safe Active and Connected Communities : Sport and Recreation</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -3422,145 +3491,145 @@
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>235</Words>
-  <Characters>1460</Characters>
+  <Words>259</Words>
+  <Characters>1477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>112</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1583</CharactersWithSpaces>
+  <CharactersWithSpaces>1733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Cullen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A10761502</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 20/4/26 Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2024-03-20T03:02:06Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-04-20T00:31:56Z</vt:filetime>
+    <vt:filetime>2026-04-27T00:34:16Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-04-20T00:31:56Z</vt:filetime>
+    <vt:filetime>2026-04-27T00:34:16Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Tom Cullen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr>vA17025899</vt:lpwstr>
+    <vt:lpwstr>vA17054468</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr>58.0</vt:lpwstr>
+    <vt:lpwstr>59.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8>59</vt:r8>
+    <vt:r8>60</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>qA258918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr>Safe Active and Connected Communities : Sport and Recreation</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </property>