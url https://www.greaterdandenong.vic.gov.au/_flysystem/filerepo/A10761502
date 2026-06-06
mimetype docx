--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -19,68 +19,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF57F3" w:rsidRPr="0008752C" w14:paraId="7EE4E488" w14:textId="77777777" w:rsidTr="00FB276D">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9EF334" w14:textId="700F81A8" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="004848A3" w:rsidP="00FB276D">
+          <w:p w14:paraId="3A9EF334" w14:textId="21F79146" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="004848A3" w:rsidP="00FB276D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00275D67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-2027</w:t>
             </w:r>
             <w:r w:rsidR="00CF57F3" w:rsidRPr="0008752C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> ROSS RESERVE ATHLETICS</w:t>
             </w:r>
             <w:r w:rsidR="00CF57F3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> FACILITY</w:t>
             </w:r>
             <w:r w:rsidR="00CF57F3" w:rsidRPr="0008752C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -416,656 +425,180 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11284FD6" w14:textId="1925DEA1" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00FB276D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Type of Booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C97388" w14:paraId="3D2859F7" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="00202C81" w14:paraId="353AC02F" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50BCEC25" w14:textId="47BF7096" w:rsidR="00C97388" w:rsidRDefault="00C97388" w:rsidP="00C97388">
-[...1 lines deleted...]
-              <w:t>24/4/26</w:t>
+          <w:p w14:paraId="2324ECE9" w14:textId="0F9F28E0" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+            <w:r>
+              <w:t>26/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7ABC2300" w14:textId="29764BD5" w:rsidR="00C97388" w:rsidRDefault="00C97388" w:rsidP="00C97388">
+          <w:p w14:paraId="5AA158C5" w14:textId="23E4A70D" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+            <w:r>
+              <w:t>7.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD76B42" w14:textId="513F0141" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00275D67" w14:paraId="39C76D04" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="089767E0" w14:textId="4CC01690" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+            <w:r>
+              <w:t>24/7/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3378A0CB" w14:textId="2DD563A3" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E97B5DB" w14:textId="78D93C08" w:rsidR="00C97388" w:rsidRDefault="00C97388" w:rsidP="00C97388">
-[...543 lines deleted...]
-          <w:p w14:paraId="7AD76B42" w14:textId="513F0141" w:rsidR="00202C81" w:rsidRDefault="00202C81" w:rsidP="00946904">
+          <w:p w14:paraId="35BD49DD" w14:textId="72B49E72" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="5D4F02A8" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5412F64A" w14:textId="10333376" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
@@ -2246,78 +1779,282 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B69E94B" w14:textId="06056922" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>8.30am – 2.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2927D4F7" w14:textId="5ECD243C" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002706EB" w14:paraId="1291B42F" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77E03BD7" w14:textId="57347D44" w:rsidR="002706EB" w:rsidRDefault="002706EB" w:rsidP="00946904">
+            <w:r>
+              <w:t>24/3/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70649493" w14:textId="64C51AD9" w:rsidR="002706EB" w:rsidRDefault="002706EB" w:rsidP="00946904">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DA4B3C7" w14:textId="0FA13CE5" w:rsidR="002706EB" w:rsidRDefault="002706EB" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00275D67" w14:paraId="2530227D" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DAEBCBF" w14:textId="314CEA46" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+            <w:r>
+              <w:t>16/4/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="338BE54C" w14:textId="63988AAF" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18E85C78" w14:textId="3BD0CF17" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00275D67" w14:paraId="368CB276" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29B7F0FB" w14:textId="674D1565" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+            <w:r>
+              <w:t>23/4/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10A48A54" w14:textId="520E09C3" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="135B7463" w14:textId="448EA598" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A53F4BB" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
-    <w:p w14:paraId="1950D84A" w14:textId="562276A6" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
+    <w:p w14:paraId="1950D84A" w14:textId="5F4AA2E2" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings current as of </w:t>
       </w:r>
-      <w:r w:rsidR="004E7986">
+      <w:r w:rsidR="00275D67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>20/4/26</w:t>
+        <w:t>25/5/26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA3E33" w:rsidRPr="00CF57F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2483,55 +2220,58 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF57F3"/>
     <w:rsid w:val="00013A78"/>
     <w:rsid w:val="00027FEB"/>
     <w:rsid w:val="000332E6"/>
     <w:rsid w:val="000B3C06"/>
     <w:rsid w:val="000F7423"/>
     <w:rsid w:val="00117776"/>
     <w:rsid w:val="0014098B"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00166C0F"/>
     <w:rsid w:val="00171C2A"/>
     <w:rsid w:val="0017250D"/>
     <w:rsid w:val="001E524B"/>
     <w:rsid w:val="00202C81"/>
     <w:rsid w:val="002065EC"/>
+    <w:rsid w:val="002706EB"/>
+    <w:rsid w:val="00275D67"/>
     <w:rsid w:val="0027747D"/>
     <w:rsid w:val="002B3662"/>
     <w:rsid w:val="002B526A"/>
     <w:rsid w:val="002F16A7"/>
     <w:rsid w:val="00313326"/>
+    <w:rsid w:val="0033263F"/>
     <w:rsid w:val="003920EE"/>
     <w:rsid w:val="003A0C3C"/>
     <w:rsid w:val="004022AB"/>
     <w:rsid w:val="00441A50"/>
     <w:rsid w:val="00472437"/>
     <w:rsid w:val="004848A3"/>
     <w:rsid w:val="004E7986"/>
     <w:rsid w:val="00523368"/>
     <w:rsid w:val="0053281A"/>
     <w:rsid w:val="00535325"/>
     <w:rsid w:val="00571804"/>
     <w:rsid w:val="00594F5B"/>
     <w:rsid w:val="005D2E73"/>
     <w:rsid w:val="005D5983"/>
     <w:rsid w:val="00611340"/>
     <w:rsid w:val="006258A6"/>
     <w:rsid w:val="00653BC1"/>
     <w:rsid w:val="006740FC"/>
     <w:rsid w:val="00685E46"/>
     <w:rsid w:val="006933E5"/>
     <w:rsid w:val="00697985"/>
     <w:rsid w:val="006C7154"/>
     <w:rsid w:val="00727021"/>
     <w:rsid w:val="007349EA"/>
     <w:rsid w:val="00760EC5"/>
@@ -2582,50 +2322,51 @@
     <w:rsid w:val="00CA0CF2"/>
     <w:rsid w:val="00CC419E"/>
     <w:rsid w:val="00CF45DF"/>
     <w:rsid w:val="00CF4B33"/>
     <w:rsid w:val="00CF57F3"/>
     <w:rsid w:val="00D1494D"/>
     <w:rsid w:val="00D161E2"/>
     <w:rsid w:val="00D208A0"/>
     <w:rsid w:val="00D21801"/>
     <w:rsid w:val="00D40E4B"/>
     <w:rsid w:val="00D648B3"/>
     <w:rsid w:val="00DD339D"/>
     <w:rsid w:val="00DE5F63"/>
     <w:rsid w:val="00E17DF9"/>
     <w:rsid w:val="00E42A55"/>
     <w:rsid w:val="00EA5996"/>
     <w:rsid w:val="00ED11A8"/>
     <w:rsid w:val="00EE7382"/>
     <w:rsid w:val="00F10EAA"/>
     <w:rsid w:val="00F20F8D"/>
     <w:rsid w:val="00F35A84"/>
     <w:rsid w:val="00F43607"/>
     <w:rsid w:val="00F443DD"/>
     <w:rsid w:val="00F529CA"/>
     <w:rsid w:val="00F534B3"/>
+    <w:rsid w:val="00F55F87"/>
     <w:rsid w:val="00FB18D0"/>
     <w:rsid w:val="00FF1E78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3091,51 +2832,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R0c22306a299d4a8b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R7b3f2b2f335f48e9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3399,90 +3140,90 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A10761502</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 20/4/26 Word</value>
+      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 25.5.26 Word</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-03-20T03:02:06Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-04-27T00:34:16Z</value>
+      <value order="0">2026-05-25T00:20:38Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-04-27T00:34:16Z</value>
+      <value order="0">2026-05-25T00:20:38Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Tom Cullen</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17054468</value>
+      <value order="0">vA17158927</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">59.0</value>
+      <value order="0">61.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">60</value>
+      <value order="0">62</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA258918</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Safe Active and Connected Communities : Sport and Recreation</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -3491,145 +3232,145 @@
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>259</Words>
-  <Characters>1477</Characters>
+  <Words>214</Words>
+  <Characters>1330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1733</CharactersWithSpaces>
+  <CharactersWithSpaces>1442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Cullen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A10761502</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
-    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 20/4/26 Word</vt:lpwstr>
+    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 25.5.26 Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2024-03-20T03:02:06Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-04-27T00:34:16Z</vt:filetime>
+    <vt:filetime>2026-05-25T00:20:38Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-04-27T00:34:16Z</vt:filetime>
+    <vt:filetime>2026-05-25T00:20:38Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Tom Cullen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr>vA17054468</vt:lpwstr>
+    <vt:lpwstr>vA17158927</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr>59.0</vt:lpwstr>
+    <vt:lpwstr>61.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8>60</vt:r8>
+    <vt:r8>62</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>qA258918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr>Safe Active and Connected Communities : Sport and Recreation</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </property>