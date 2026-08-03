--- v10 (2026-06-06)
+++ v11 (2026-08-03)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -646,53 +646,56 @@
           </w:tcPr>
           <w:p w14:paraId="0D0A403C" w14:textId="01754A22" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7986" w14:paraId="215D977B" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35361EE8" w14:textId="4CF9EDA6" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
-[...1 lines deleted...]
-              <w:t>31/7/26</w:t>
+          <w:p w14:paraId="35361EE8" w14:textId="25F4C5EF" w:rsidR="004E7986" w:rsidRDefault="00F00EC5" w:rsidP="00946904">
+            <w:r>
+              <w:t>4/8</w:t>
+            </w:r>
+            <w:r w:rsidR="004E7986">
+              <w:t>/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="784C7189" w14:textId="066F2460" w:rsidR="004E7986" w:rsidRDefault="004E7986" w:rsidP="00946904">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -765,186 +768,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36920B3B" w14:textId="3D09A7C8" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="010B90FD" w14:textId="77777777" w:rsidTr="007F60F5">
-[...134 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="794D28D9" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D8BD382" w14:textId="0F71E400" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>11/8/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1241,820 +1108,1161 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C49205C" w14:textId="46154115" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>School Carnival ***Back up date**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="14EBF8A1" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="001C0589" w14:paraId="0E89D414" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72934556" w14:textId="49885821" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="3523F57F" w14:textId="27421B4C" w:rsidR="001C0589" w:rsidRDefault="001C0589" w:rsidP="001C0589">
+            <w:r>
+              <w:t>27/8/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F8DCC6C" w14:textId="61454F5C" w:rsidR="001C0589" w:rsidRDefault="001C0589" w:rsidP="001C0589">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DE8296B" w14:textId="3B027103" w:rsidR="001C0589" w:rsidRDefault="001C0589" w:rsidP="001C0589">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E661F" w14:paraId="211E816F" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C5A36FC" w14:textId="12BE09E2" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
+            <w:r>
+              <w:t>28/8/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BFC63D9" w14:textId="75E73750" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C8F50DF" w14:textId="4241F079" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
+            <w:r>
+              <w:t>School Carnival  **Back up date**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E661F" w14:paraId="14EBF8A1" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72934556" w14:textId="49885821" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>1/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16D7F173" w14:textId="345C7D88" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="16D7F173" w14:textId="345C7D88" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75569055" w14:textId="64974981" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="75569055" w14:textId="64974981" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="4B2DA568" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005E661F" w14:paraId="4B2DA568" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DD1E111" w14:textId="13B32170" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="4DD1E111" w14:textId="13B32170" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>3/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07B4257E" w14:textId="3BF4C36B" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="07B4257E" w14:textId="3BF4C36B" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>8.30am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="250EFDDC" w14:textId="3F8E3AE8" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="250EFDDC" w14:textId="3F8E3AE8" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="3B48D36E" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005E661F" w14:paraId="3B48D36E" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48816483" w14:textId="4FD7929A" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="48816483" w14:textId="4FD7929A" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>4/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26F9D2BA" w14:textId="504BA16F" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="26F9D2BA" w14:textId="504BA16F" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5915FAF1" w14:textId="2CD5DA61" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="5915FAF1" w14:textId="2CD5DA61" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival  ***Back up date***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="5871D871" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="00E61712" w14:paraId="5C202D27" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="403FE606" w14:textId="3622D479" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="3E6AB23A" w14:textId="2B2D5BE9" w:rsidR="00E61712" w:rsidRDefault="00E61712" w:rsidP="005E661F">
+            <w:r>
+              <w:t>10/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4426FA" w14:textId="018FEE5A" w:rsidR="00E61712" w:rsidRDefault="00E61712" w:rsidP="005E661F">
+            <w:r>
+              <w:t>7.30am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3797F85F" w14:textId="55A9C9E9" w:rsidR="00E61712" w:rsidRDefault="00E61712" w:rsidP="005E661F">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E661F" w14:paraId="5871D871" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="403FE606" w14:textId="3622D479" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>14/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E683D3B" w14:textId="36D3F72D" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="6E683D3B" w14:textId="36D3F72D" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>8.30am – 2.30pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30020475" w14:textId="04238CDC" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="30020475" w14:textId="04238CDC" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="0C2130F1" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005E661F" w14:paraId="0C2130F1" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E4E505B" w14:textId="678BB496" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="5E4E505B" w14:textId="678BB496" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>21/10/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D6D9C54" w14:textId="3F25CE80" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="7D6D9C54" w14:textId="3F25CE80" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>9.00am – 1.30pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71134A95" w14:textId="00671D9F" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="71134A95" w14:textId="00671D9F" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="45EBE23A" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005E661F" w14:paraId="45EBE23A" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D963E7E" w14:textId="7EB15D58" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="6D963E7E" w14:textId="7EB15D58" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>23/10/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37E847CC" w14:textId="5AD3E70D" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="37E847CC" w14:textId="5AD3E70D" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>7.30am – 3.30pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65173227" w14:textId="082FAB77" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="65173227" w14:textId="082FAB77" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="4BDE89AE" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005E661F" w14:paraId="4BDE89AE" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77835A77" w14:textId="07EC5032" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="77835A77" w14:textId="07EC5032" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>28/10/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05328796" w14:textId="592DE8F8" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="05328796" w14:textId="592DE8F8" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>9.00am – 1.30pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E883ECF" w14:textId="0EE81E54" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="7E883ECF" w14:textId="0EE81E54" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival ***Back up date**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946904" w14:paraId="7821BECD" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005E661F" w14:paraId="7821BECD" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="539AF9B1" w14:textId="09C5CE4E" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="539AF9B1" w14:textId="09C5CE4E" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>29/10/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B69E94B" w14:textId="06056922" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="7B69E94B" w14:textId="06056922" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>8.30am – 2.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2927D4F7" w14:textId="5ECD243C" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
+          <w:p w14:paraId="2927D4F7" w14:textId="5ECD243C" w:rsidR="005E661F" w:rsidRDefault="005E661F" w:rsidP="005E661F">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002706EB" w14:paraId="1291B42F" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005D6FF3" w14:paraId="5A39A213" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77E03BD7" w14:textId="57347D44" w:rsidR="002706EB" w:rsidRDefault="002706EB" w:rsidP="00946904">
+          <w:p w14:paraId="0394FCEF" w14:textId="242CBDF9" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005E661F">
+            <w:r>
+              <w:t>19/3/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05B80584" w14:textId="3D0A521C" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005E661F">
+            <w:r>
+              <w:t>8.00am – 4.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FB83E44" w14:textId="0338BB4B" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005E661F">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D6FF3" w14:paraId="5A1EB416" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5235D51A" w14:textId="2FF545F4" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>24/3/27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70649493" w14:textId="64C51AD9" w:rsidR="002706EB" w:rsidRDefault="002706EB" w:rsidP="00946904">
+          <w:p w14:paraId="763D1A49" w14:textId="6F896C57" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DA4B3C7" w14:textId="0FA13CE5" w:rsidR="002706EB" w:rsidRDefault="002706EB" w:rsidP="00946904">
+          <w:p w14:paraId="21266C8A" w14:textId="060E497C" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00275D67" w14:paraId="2530227D" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005D6FF3" w14:paraId="6E1722FF" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DAEBCBF" w14:textId="314CEA46" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+          <w:p w14:paraId="36572A62" w14:textId="1669B823" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
+            <w:r>
+              <w:t>25/3/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4901C4FF" w14:textId="0F272CF7" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
+            <w:r>
+              <w:t>8.00am – 4.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63EF4AD8" w14:textId="7682C319" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
+            <w:r>
+              <w:t>School Carnival ***Back up date**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D6FF3" w14:paraId="2530227D" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DAEBCBF" w14:textId="314CEA46" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>16/4/27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="338BE54C" w14:textId="63988AAF" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+          <w:p w14:paraId="338BE54C" w14:textId="63988AAF" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18E85C78" w14:textId="3BD0CF17" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+          <w:p w14:paraId="18E85C78" w14:textId="3BD0CF17" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00275D67" w14:paraId="368CB276" w14:textId="77777777" w:rsidTr="007F60F5">
+      <w:tr w:rsidR="005D6FF3" w14:paraId="368CB276" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29B7F0FB" w14:textId="674D1565" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+          <w:p w14:paraId="29B7F0FB" w14:textId="674D1565" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>23/4/27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10A48A54" w14:textId="520E09C3" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+          <w:p w14:paraId="10A48A54" w14:textId="520E09C3" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="135B7463" w14:textId="448EA598" w:rsidR="00275D67" w:rsidRDefault="00275D67" w:rsidP="00946904">
+          <w:p w14:paraId="135B7463" w14:textId="448EA598" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A53F4BB" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
-    <w:p w14:paraId="1950D84A" w14:textId="5F4AA2E2" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
+    <w:p w14:paraId="1950D84A" w14:textId="0C3C0FA1" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bookings current as of </w:t>
       </w:r>
-      <w:r w:rsidR="00275D67">
+      <w:r w:rsidR="00E61712">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>25/5/26</w:t>
+        <w:t>27/7/26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA3E33" w:rsidRPr="00CF57F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2209,159 +2417,169 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1532647638">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF57F3"/>
     <w:rsid w:val="00013A78"/>
     <w:rsid w:val="00027FEB"/>
     <w:rsid w:val="000332E6"/>
+    <w:rsid w:val="00042250"/>
     <w:rsid w:val="000B3C06"/>
     <w:rsid w:val="000F7423"/>
     <w:rsid w:val="00117776"/>
     <w:rsid w:val="0014098B"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00166C0F"/>
     <w:rsid w:val="00171C2A"/>
     <w:rsid w:val="0017250D"/>
+    <w:rsid w:val="001C0589"/>
     <w:rsid w:val="001E524B"/>
+    <w:rsid w:val="001E71CB"/>
     <w:rsid w:val="00202C81"/>
     <w:rsid w:val="002065EC"/>
     <w:rsid w:val="002706EB"/>
     <w:rsid w:val="00275D67"/>
     <w:rsid w:val="0027747D"/>
     <w:rsid w:val="002B3662"/>
     <w:rsid w:val="002B526A"/>
     <w:rsid w:val="002F16A7"/>
     <w:rsid w:val="00313326"/>
     <w:rsid w:val="0033263F"/>
     <w:rsid w:val="003920EE"/>
     <w:rsid w:val="003A0C3C"/>
     <w:rsid w:val="004022AB"/>
     <w:rsid w:val="00441A50"/>
     <w:rsid w:val="00472437"/>
     <w:rsid w:val="004848A3"/>
     <w:rsid w:val="004E7986"/>
     <w:rsid w:val="00523368"/>
     <w:rsid w:val="0053281A"/>
     <w:rsid w:val="00535325"/>
     <w:rsid w:val="00571804"/>
     <w:rsid w:val="00594F5B"/>
     <w:rsid w:val="005D2E73"/>
     <w:rsid w:val="005D5983"/>
+    <w:rsid w:val="005D6FF3"/>
+    <w:rsid w:val="005E661F"/>
     <w:rsid w:val="00611340"/>
     <w:rsid w:val="006258A6"/>
     <w:rsid w:val="00653BC1"/>
     <w:rsid w:val="006740FC"/>
     <w:rsid w:val="00685E46"/>
     <w:rsid w:val="006933E5"/>
     <w:rsid w:val="00697985"/>
     <w:rsid w:val="006C7154"/>
     <w:rsid w:val="00727021"/>
     <w:rsid w:val="007349EA"/>
     <w:rsid w:val="00760EC5"/>
     <w:rsid w:val="00762C47"/>
     <w:rsid w:val="00764AAC"/>
     <w:rsid w:val="007845E0"/>
+    <w:rsid w:val="007A763D"/>
     <w:rsid w:val="007E396F"/>
     <w:rsid w:val="007E4808"/>
     <w:rsid w:val="007F1A43"/>
     <w:rsid w:val="007F60F5"/>
     <w:rsid w:val="008135B9"/>
     <w:rsid w:val="00833E4A"/>
     <w:rsid w:val="00835E59"/>
     <w:rsid w:val="00836842"/>
     <w:rsid w:val="00844B82"/>
     <w:rsid w:val="008758B4"/>
     <w:rsid w:val="008825A1"/>
     <w:rsid w:val="008A131F"/>
     <w:rsid w:val="008A135E"/>
+    <w:rsid w:val="008A24E9"/>
     <w:rsid w:val="008B32A8"/>
     <w:rsid w:val="008B4BE2"/>
     <w:rsid w:val="008D0997"/>
     <w:rsid w:val="008D55DF"/>
     <w:rsid w:val="008F6BDD"/>
     <w:rsid w:val="009070DA"/>
     <w:rsid w:val="00946904"/>
     <w:rsid w:val="00951313"/>
     <w:rsid w:val="009632B1"/>
     <w:rsid w:val="009746B1"/>
     <w:rsid w:val="00990EF3"/>
     <w:rsid w:val="009934D2"/>
     <w:rsid w:val="00A11C1A"/>
     <w:rsid w:val="00A15702"/>
     <w:rsid w:val="00A15D8E"/>
     <w:rsid w:val="00A27380"/>
     <w:rsid w:val="00A303CD"/>
     <w:rsid w:val="00A7500A"/>
     <w:rsid w:val="00AB2B00"/>
     <w:rsid w:val="00B10DA0"/>
     <w:rsid w:val="00B40F31"/>
     <w:rsid w:val="00B75928"/>
     <w:rsid w:val="00BA2FEA"/>
     <w:rsid w:val="00BA3E33"/>
     <w:rsid w:val="00C53A72"/>
     <w:rsid w:val="00C81C94"/>
     <w:rsid w:val="00C941FE"/>
     <w:rsid w:val="00C97388"/>
     <w:rsid w:val="00CA0CF2"/>
     <w:rsid w:val="00CC419E"/>
     <w:rsid w:val="00CF45DF"/>
     <w:rsid w:val="00CF4B33"/>
     <w:rsid w:val="00CF57F3"/>
     <w:rsid w:val="00D1494D"/>
     <w:rsid w:val="00D161E2"/>
     <w:rsid w:val="00D208A0"/>
     <w:rsid w:val="00D21801"/>
     <w:rsid w:val="00D40E4B"/>
     <w:rsid w:val="00D648B3"/>
     <w:rsid w:val="00DD339D"/>
     <w:rsid w:val="00DE5F63"/>
     <w:rsid w:val="00E17DF9"/>
     <w:rsid w:val="00E42A55"/>
+    <w:rsid w:val="00E61712"/>
     <w:rsid w:val="00EA5996"/>
     <w:rsid w:val="00ED11A8"/>
     <w:rsid w:val="00EE7382"/>
+    <w:rsid w:val="00F00EC5"/>
     <w:rsid w:val="00F10EAA"/>
     <w:rsid w:val="00F20F8D"/>
     <w:rsid w:val="00F35A84"/>
+    <w:rsid w:val="00F409B3"/>
     <w:rsid w:val="00F43607"/>
     <w:rsid w:val="00F443DD"/>
     <w:rsid w:val="00F529CA"/>
     <w:rsid w:val="00F534B3"/>
     <w:rsid w:val="00F55F87"/>
     <w:rsid w:val="00FB18D0"/>
     <w:rsid w:val="00FF1E78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -2832,51 +3050,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R7b3f2b2f335f48e9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R0094a1bda0e447ce" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3130,258 +3348,261 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A10761502</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 25.5.26 Word</value>
+      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 27/7/26 Word</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2024-03-20T03:02:06Z</value>
+      <value order="0">2024-03-20T02:03:11Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-05-25T00:20:38Z</value>
+      <value order="0">2026-07-26T23:36:11Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-05-25T00:20:38Z</value>
+      <value order="0">2026-07-26T23:36:22Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Tom Cullen</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17158927</value>
+      <value order="0">vA17409928</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">61.0</value>
+      <value order="0">66.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">62</value>
+      <value order="0">67</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA258918</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Safe Active and Connected Communities : Sport and Recreation</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>214</Words>
-  <Characters>1330</Characters>
+  <Words>251</Words>
+  <Characters>1435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1442</CharactersWithSpaces>
+  <CharactersWithSpaces>1683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Cullen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A10761502</vt:lpwstr>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
+    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 27/7/26 Word</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
+    <vt:filetime>2024-03-20T02:03:11Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
+    <vt:filetime>2026-07-26T23:36:11Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
+    <vt:filetime>2026-07-26T23:36:22Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Tom Cullen</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-[...9 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
+    <vt:lpwstr>vA17409928</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
+    <vt:lpwstr>66.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
+    <vt:r8>67</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA258918</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Safe Active and Connected Communities : Sport and Recreation</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>