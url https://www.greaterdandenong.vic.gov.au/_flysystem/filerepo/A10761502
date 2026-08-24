--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -425,665 +425,50 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11284FD6" w14:textId="1925DEA1" w:rsidR="00CF57F3" w:rsidRDefault="00CF57F3" w:rsidP="00FB276D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Type of Booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00202C81" w14:paraId="353AC02F" w14:textId="77777777" w:rsidTr="007F60F5">
-[...613 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00946904" w14:paraId="0C6B3E52" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E4433B7" w14:textId="6A54DE98" w:rsidR="00946904" w:rsidRDefault="00946904" w:rsidP="00946904">
             <w:r>
               <w:t>20/8/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2122,50 +1507,118 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="338BE54C" w14:textId="63988AAF" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>8.00am – 3.00pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18E85C78" w14:textId="3BD0CF17" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
+            <w:r>
+              <w:t>School Carnival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00915E73" w14:paraId="293C704A" w14:textId="77777777" w:rsidTr="007F60F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C4EF23D" w14:textId="0DBE33E2" w:rsidR="00915E73" w:rsidRDefault="00915E73" w:rsidP="005D6FF3">
+            <w:r>
+              <w:t>22/4/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BAFD3D9" w14:textId="6FCA472C" w:rsidR="00915E73" w:rsidRDefault="00915E73" w:rsidP="005D6FF3">
+            <w:r>
+              <w:t>8.00am – 3.00pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="435EDC76" w14:textId="4946E488" w:rsidR="00915E73" w:rsidRDefault="00915E73" w:rsidP="005D6FF3">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D6FF3" w14:paraId="368CB276" w14:textId="77777777" w:rsidTr="007F60F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29B7F0FB" w14:textId="674D1565" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
@@ -2198,71 +1651,84 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="135B7463" w14:textId="448EA598" w:rsidR="005D6FF3" w:rsidRDefault="005D6FF3" w:rsidP="005D6FF3">
             <w:r>
               <w:t>School Carnival</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A53F4BB" w14:textId="77777777" w:rsidR="00CF57F3" w:rsidRPr="0008752C" w:rsidRDefault="00CF57F3" w:rsidP="00CF57F3"/>
-    <w:p w14:paraId="1950D84A" w14:textId="0C3C0FA1" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
+    <w:p w14:paraId="1950D84A" w14:textId="632B6C17" w:rsidR="00BA3E33" w:rsidRPr="00CF57F3" w:rsidRDefault="00CF57F3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF57F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bookings current as of </w:t>
       </w:r>
       <w:r w:rsidR="00E61712">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>27/7/26</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00915E73">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0/8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61712">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA3E33" w:rsidRPr="00CF57F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2490,50 +1956,51 @@
     <w:rsid w:val="00760EC5"/>
     <w:rsid w:val="00762C47"/>
     <w:rsid w:val="00764AAC"/>
     <w:rsid w:val="007845E0"/>
     <w:rsid w:val="007A763D"/>
     <w:rsid w:val="007E396F"/>
     <w:rsid w:val="007E4808"/>
     <w:rsid w:val="007F1A43"/>
     <w:rsid w:val="007F60F5"/>
     <w:rsid w:val="008135B9"/>
     <w:rsid w:val="00833E4A"/>
     <w:rsid w:val="00835E59"/>
     <w:rsid w:val="00836842"/>
     <w:rsid w:val="00844B82"/>
     <w:rsid w:val="008758B4"/>
     <w:rsid w:val="008825A1"/>
     <w:rsid w:val="008A131F"/>
     <w:rsid w:val="008A135E"/>
     <w:rsid w:val="008A24E9"/>
     <w:rsid w:val="008B32A8"/>
     <w:rsid w:val="008B4BE2"/>
     <w:rsid w:val="008D0997"/>
     <w:rsid w:val="008D55DF"/>
     <w:rsid w:val="008F6BDD"/>
     <w:rsid w:val="009070DA"/>
+    <w:rsid w:val="00915E73"/>
     <w:rsid w:val="00946904"/>
     <w:rsid w:val="00951313"/>
     <w:rsid w:val="009632B1"/>
     <w:rsid w:val="009746B1"/>
     <w:rsid w:val="00990EF3"/>
     <w:rsid w:val="009934D2"/>
     <w:rsid w:val="00A11C1A"/>
     <w:rsid w:val="00A15702"/>
     <w:rsid w:val="00A15D8E"/>
     <w:rsid w:val="00A27380"/>
     <w:rsid w:val="00A303CD"/>
     <w:rsid w:val="00A7500A"/>
     <w:rsid w:val="00AB2B00"/>
     <w:rsid w:val="00B10DA0"/>
     <w:rsid w:val="00B40F31"/>
     <w:rsid w:val="00B75928"/>
     <w:rsid w:val="00BA2FEA"/>
     <w:rsid w:val="00BA3E33"/>
     <w:rsid w:val="00C53A72"/>
     <w:rsid w:val="00C81C94"/>
     <w:rsid w:val="00C941FE"/>
     <w:rsid w:val="00C97388"/>
     <w:rsid w:val="00CA0CF2"/>
     <w:rsid w:val="00CC419E"/>
     <w:rsid w:val="00CF45DF"/>
@@ -2541,50 +2008,51 @@
     <w:rsid w:val="00CF57F3"/>
     <w:rsid w:val="00D1494D"/>
     <w:rsid w:val="00D161E2"/>
     <w:rsid w:val="00D208A0"/>
     <w:rsid w:val="00D21801"/>
     <w:rsid w:val="00D40E4B"/>
     <w:rsid w:val="00D648B3"/>
     <w:rsid w:val="00DD339D"/>
     <w:rsid w:val="00DE5F63"/>
     <w:rsid w:val="00E17DF9"/>
     <w:rsid w:val="00E42A55"/>
     <w:rsid w:val="00E61712"/>
     <w:rsid w:val="00EA5996"/>
     <w:rsid w:val="00ED11A8"/>
     <w:rsid w:val="00EE7382"/>
     <w:rsid w:val="00F00EC5"/>
     <w:rsid w:val="00F10EAA"/>
     <w:rsid w:val="00F20F8D"/>
     <w:rsid w:val="00F35A84"/>
     <w:rsid w:val="00F409B3"/>
     <w:rsid w:val="00F43607"/>
     <w:rsid w:val="00F443DD"/>
     <w:rsid w:val="00F529CA"/>
     <w:rsid w:val="00F534B3"/>
     <w:rsid w:val="00F55F87"/>
+    <w:rsid w:val="00F93B5E"/>
     <w:rsid w:val="00FB18D0"/>
     <w:rsid w:val="00FF1E78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3050,51 +2518,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R0094a1bda0e447ce" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R51a99767ffca4d03" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3358,90 +2826,90 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A10761502</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 27/7/26 Word</value>
+      <value order="0">2026 Ross Reserve Athletics Facility Bookings - as of 20/8/26 Word</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-03-20T02:03:11Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-07-26T23:36:11Z</value>
+      <value order="0">2026-08-20T00:07:27Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-07-26T23:36:22Z</value>
+      <value order="0">2026-08-20T00:07:27Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Tom Cullen</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Casual Park Reserve &amp; Sportsground Bookings</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17409928</value>
+      <value order="0">vA17518188</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">66.0</value>
+      <value order="0">67.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">67</value>
+      <value order="0">68</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA258918</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Safe Active and Connected Communities : Sport and Recreation</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -3450,151 +2918,151 @@
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>251</Words>
-  <Characters>1435</Characters>
+  <Words>189</Words>
+  <Characters>1153</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1683</CharactersWithSpaces>
+  <CharactersWithSpaces>1253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Cullen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A10761502</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
-    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 27/7/26 Word</vt:lpwstr>
+    <vt:lpwstr>2026 Ross Reserve Athletics Facility Bookings - as of 20/8/26 Word</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2024-03-20T02:03:11Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2026-07-26T23:36:11Z</vt:filetime>
+    <vt:filetime>2026-08-20T00:07:27Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2026-07-26T23:36:22Z</vt:filetime>
+    <vt:filetime>2026-08-20T00:07:27Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Tom Cullen</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Casual Park Reserve &amp; Sportsground Bookings</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA17409928</vt:lpwstr>
+    <vt:lpwstr>vA17518188</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>66.0</vt:lpwstr>
+    <vt:lpwstr>67.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>67</vt:r8>
+    <vt:r8>68</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA258918</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Safe Active and Connected Communities : Sport and Recreation</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>