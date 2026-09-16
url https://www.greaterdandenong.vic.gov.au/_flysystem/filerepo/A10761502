--- v12 (2026-08-24)
+++ v13 (2026-09-16)
@@ -2518,51 +2518,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF57F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R51a99767ffca4d03" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="Rf1c201f542db474a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>