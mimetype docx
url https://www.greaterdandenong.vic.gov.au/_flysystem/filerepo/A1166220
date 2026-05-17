--- v0 (2025-10-10)
+++ v1 (2026-05-17)
@@ -30096,51 +30096,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2055932617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@cardinia.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/local-government-act-2020/008" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@stonnington.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@mornpen.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@cgd.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R9da0f00a401740f6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@cardinia.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/local-government-act-2020/008" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@stonnington.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@mornpen.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:procurement@cgd.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="Rb4327ff891a6448d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30404,69 +30404,69 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps7.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A1166220</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">Policy - Procurement - 2025/06 - Current</value>
+      <value order="0">Policy - Procurement - 2025/06 - Council</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2011-03-22T05:07:15Z</value>
+      <value order="0">2011-03-22T06:07:15Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2023-04-27T04:18:45Z</value>
+      <value order="0">2023-04-27T05:18:45Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2023-04-27T04:18:45Z</value>
+      <value order="0">2026-03-18T01:13:41Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Kaye Peterson</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:# Current Council Policies</value>
     </field>
     <field name="Objective-Parent">
       <value order="0"># Current Council Policies</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA12398485</value>
     </field>
     <field name="Objective-Version">
       <value order="0">20.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">21</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">Version Provided by Contracts</value>
     </field>
@@ -30870,69 +30870,69 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Annalisa Nyers</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A76DC2E197A3484D8901EF4E4E1B7992</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A1166220</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
-    <vt:lpwstr>Policy - Procurement - 2025/06 - Current</vt:lpwstr>
+    <vt:lpwstr>Policy - Procurement - 2025/06 - Council</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2011-03-22T05:07:15Z</vt:filetime>
+    <vt:filetime>2011-03-22T06:07:15Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2023-04-27T04:18:45Z</vt:filetime>
+    <vt:filetime>2023-04-27T05:18:45Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2023-04-27T04:18:45Z</vt:filetime>
+    <vt:filetime>2026-03-18T01:13:41Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Kaye Peterson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:# Current Council Policies</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr># Current Council Policies</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA12398485</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>20.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>21</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr>Version Provided by Contracts</vt:lpwstr>
   </property>