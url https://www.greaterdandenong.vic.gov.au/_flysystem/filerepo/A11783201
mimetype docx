--- v0 (2025-12-15)
+++ v1 (2026-10-02)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F0586B3" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00187B9B" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F71CCA0" wp14:editId="6BC3D4B0">
@@ -4042,369 +4042,459 @@
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264D3D6C" w14:textId="77777777" w:rsidR="0080204E" w:rsidRDefault="0080204E" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C3A2ACD" w14:textId="77777777" w:rsidR="0080204E" w:rsidRDefault="0080204E" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3496"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3497"/>
+        <w:gridCol w:w="1760"/>
+        <w:gridCol w:w="3002"/>
+        <w:gridCol w:w="2643"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00613FA1" w:rsidRPr="00B06999" w14:paraId="48FCC579" w14:textId="77777777" w:rsidTr="00A2769E">
-[...2 lines deleted...]
-            <w:tcW w:w="10490" w:type="dxa"/>
+      <w:tr w:rsidR="000B41F2" w:rsidRPr="00B06999" w14:paraId="48FCC579" w14:textId="62A1FD67" w:rsidTr="000B41F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7405" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="5E89011E" w14:textId="77777777" w:rsidR="00613FA1" w:rsidRPr="00613FA1" w:rsidRDefault="00613FA1" w:rsidP="00613FA1">
+          <w:p w14:paraId="5E89011E" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00613FA1">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide two (2) relevant referees  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(These will not be contacted without your prior approval)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="3496" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B833ED7" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00613FA1">
+            <w:pPr>
+              <w:pStyle w:val="NormalParagraphStyle"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7736"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B41F2" w:rsidRPr="009710B9" w14:paraId="0FB4E33F" w14:textId="750EC9EB" w:rsidTr="000B41F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24308A2D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00187B9B">
+          <w:p w14:paraId="24308A2D" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00187B9B">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7531A44E" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00D13EF9" w:rsidRDefault="00187B9B" w:rsidP="00187B9B">
+          <w:p w14:paraId="7531A44E" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00D13EF9" w:rsidRDefault="000B41F2" w:rsidP="00187B9B">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3497" w:type="dxa"/>
+            <w:tcW w:w="3002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C793AE0" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00187B9B">
+          <w:p w14:paraId="0C793AE0" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00187B9B">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21D464A4" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00D13EF9" w:rsidRDefault="00187B9B" w:rsidP="00187B9B">
+          <w:p w14:paraId="21D464A4" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00D13EF9" w:rsidRDefault="000B41F2" w:rsidP="00187B9B">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Organisation and Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3497" w:type="dxa"/>
+            <w:tcW w:w="2643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C25A312" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00A2769E">
+          <w:p w14:paraId="6C25A312" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AEDCBEB" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00D13EF9" w:rsidRDefault="00187B9B" w:rsidP="00A2769E">
+          <w:p w14:paraId="7AEDCBEB" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00D13EF9" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Contact Phone Numb</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="3496" w:type="dxa"/>
+              <w:t>Contact Phone Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="297E9884" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+          <w:p w14:paraId="37831F3D" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="000B41F2">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="78ADD55E" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53653A79" w14:textId="2A026755" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="000B41F2">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="3497" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B41F2" w:rsidRPr="009710B9" w14:paraId="47767879" w14:textId="6D8128C5" w:rsidTr="000B41F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FDF7A0C" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00613FA1" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+          <w:p w14:paraId="297E9884" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3497" w:type="dxa"/>
+          <w:p w14:paraId="78ADD55E" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B5A04C8" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00613FA1" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+          <w:p w14:paraId="3FDF7A0C" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="3496" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26F891B3" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+          <w:p w14:paraId="7B5A04C8" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28FA4E67" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F05EE3A" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="3497" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="000B41F2" w:rsidRPr="009710B9" w14:paraId="3AA47DEA" w14:textId="7190E6D5" w:rsidTr="000B41F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="259E9F1C" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00613FA1" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+          <w:p w14:paraId="26F891B3" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3497" w:type="dxa"/>
+          <w:p w14:paraId="28FA4E67" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="514AB8E8" w14:textId="77777777" w:rsidR="00D13EF9" w:rsidRPr="00613FA1" w:rsidRDefault="00D13EF9" w:rsidP="00A2769E">
+          <w:p w14:paraId="259E9F1C" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="514AB8E8" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EF46952" w14:textId="77777777" w:rsidR="000B41F2" w:rsidRPr="00613FA1" w:rsidRDefault="000B41F2" w:rsidP="00A2769E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="537F477C" w14:textId="77777777" w:rsidR="00613FA1" w:rsidRDefault="00613FA1" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54E632D7" w14:textId="77777777" w:rsidR="007C0212" w:rsidRDefault="007C0212" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
@@ -4569,217 +4659,147 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  I </w:t>
             </w:r>
             <w:r w:rsidR="003B70FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>have read the Arts Advisory Board Terms of Reference and agree to the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7062A90F" w14:textId="77777777" w:rsidR="003B70FE" w:rsidRDefault="003B70FE" w:rsidP="003B70FE">
+          <w:p w14:paraId="7062A90F" w14:textId="77777777" w:rsidR="003B70FE" w:rsidRPr="007E6635" w:rsidRDefault="003B70FE" w:rsidP="007E6635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="6C82DF71" w14:textId="77777777" w:rsidR="003B70FE" w:rsidRDefault="003B70FE" w:rsidP="003B70FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I shall constructively participate in an advisory capacity and consider/contribute to a range of views that reflect the diversity of the community</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C82DF71" w14:textId="77777777" w:rsidR="003B70FE" w:rsidRPr="007E6635" w:rsidRDefault="003B70FE" w:rsidP="007E6635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="5A5B0904" w14:textId="77777777" w:rsidR="003B70FE" w:rsidRDefault="003B70FE" w:rsidP="003B70FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I am willing to contribute positively to meetings in a fair and unbiased manner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5B0904" w14:textId="77777777" w:rsidR="003B70FE" w:rsidRPr="007E6635" w:rsidRDefault="003B70FE" w:rsidP="007E6635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I am able to look beyond personal interests for the benefit of the community and residents of Greater Dandenong</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AAA70C4" w14:textId="67561329" w:rsidR="00FF5A2E" w:rsidRPr="00812E9B" w:rsidRDefault="003B70FE" w:rsidP="00FF5A2E">
+          <w:p w14:paraId="4AAA70C4" w14:textId="67561329" w:rsidR="00FF5A2E" w:rsidRPr="007E6635" w:rsidRDefault="003B70FE" w:rsidP="007E6635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I am willing to commit time and contribute to Arts Advisory Board activities and tasks outside regular board meetings (including </w:t>
+            </w:r>
+            <w:r w:rsidR="00812E9B" w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">but not limited to attending and preparations for: </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>working group</w:t>
             </w:r>
-            <w:r w:rsidR="00812E9B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00812E9B" w:rsidRPr="007E6635">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s, consultations, special meetings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF5A2E" w:rsidRPr="002547A8" w14:paraId="22D42333" w14:textId="77777777" w:rsidTr="00FF5A2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41C7A365" w14:textId="77777777" w:rsidR="00FF5A2E" w:rsidRPr="002547A8" w:rsidRDefault="00FF5A2E" w:rsidP="00FF5A2E">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
@@ -5277,122 +5297,90 @@
               </w:rPr>
               <w:t>Information for Nominees</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF7A14" w:rsidRPr="004C2C7A" w14:paraId="67823131" w14:textId="77777777" w:rsidTr="0080204E">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B5A3EE2" w14:textId="77777777" w:rsidR="00FF5A2E" w:rsidRDefault="00FF5A2E" w:rsidP="00FF5A2E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="702B24E9" w14:textId="01808FB3" w:rsidR="00FF5A2E" w:rsidRPr="0080204E" w:rsidRDefault="00FF5A2E" w:rsidP="00FF5A2E">
+          <w:p w14:paraId="702B24E9" w14:textId="3A220000" w:rsidR="00FF5A2E" w:rsidRPr="0080204E" w:rsidRDefault="00FF5A2E" w:rsidP="00FF5A2E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080204E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed Nomination Forms must be received by </w:t>
             </w:r>
             <w:r w:rsidR="00FA4B07">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">midnight, </w:t>
             </w:r>
-            <w:r w:rsidR="0050722F">
+            <w:r w:rsidR="007E6635">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Wednes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FA4B07">
+              <w:t>Thursday 22 October, 2026.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080204E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">day </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4234036B" w14:textId="77777777" w:rsidR="006E7301" w:rsidRPr="00FF5A2E" w:rsidRDefault="006E7301" w:rsidP="00FF5A2E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6073F49D" w14:textId="3EBA6C66" w:rsidR="00FF5A2E" w:rsidRDefault="006E7301" w:rsidP="00FF5A2E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If you have any questions please contact </w:t>
@@ -5720,80 +5708,50 @@
       </w:tr>
       <w:tr w:rsidR="00E51F36" w:rsidRPr="004C2C7A" w14:paraId="1251A439" w14:textId="77777777" w:rsidTr="0080204E">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3352AA63" w14:textId="77777777" w:rsidR="00E51F36" w:rsidRDefault="00E51F36" w:rsidP="00E51F36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="055F7554" w14:textId="77777777" w:rsidR="00E51F36" w:rsidRDefault="00E51F36" w:rsidP="00E51F36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="32696E7A" w14:textId="77777777" w:rsidR="00E51F36" w:rsidRPr="00FF5A2E" w:rsidRDefault="00E51F36" w:rsidP="00421737">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11C01E28" w14:textId="77777777" w:rsidR="00E51F36" w:rsidRDefault="00E51F36" w:rsidP="00421737">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5A2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please refer to the Terms of Reference for specific terms and requirements.</w:t>
@@ -5807,190 +5765,180 @@
         <w:pStyle w:val="NormalParagraphStyle"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002547A8" w:rsidRPr="00323605" w:rsidSect="00DF06DF">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="766CB249" w14:textId="77777777" w:rsidR="00676822" w:rsidRDefault="00676822" w:rsidP="000D2BC2">
+    <w:p w14:paraId="681F658D" w14:textId="77777777" w:rsidR="00E50A5C" w:rsidRDefault="00E50A5C" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08004B2F" w14:textId="77777777" w:rsidR="00676822" w:rsidRDefault="00676822" w:rsidP="000D2BC2">
+    <w:p w14:paraId="4E6FEA7D" w14:textId="77777777" w:rsidR="00E50A5C" w:rsidRDefault="00E50A5C" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CIDFont+F1">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AC6A34A" w14:textId="77777777" w:rsidR="00676822" w:rsidRDefault="00676822" w:rsidP="000D2BC2">
+    <w:p w14:paraId="2166D224" w14:textId="77777777" w:rsidR="00E50A5C" w:rsidRDefault="00E50A5C" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B1DC67D" w14:textId="77777777" w:rsidR="00676822" w:rsidRDefault="00676822" w:rsidP="000D2BC2">
+    <w:p w14:paraId="7203C801" w14:textId="77777777" w:rsidR="00E50A5C" w:rsidRDefault="00E50A5C" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="432EA162" w14:textId="77777777" w:rsidR="00351D45" w:rsidRDefault="00187B9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="677A041E" wp14:editId="4EFCCE03">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2670175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>36195</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4466590" cy="251460"/>
               <wp:effectExtent l="3175" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Rectangle 1"/>
               <wp:cNvGraphicFramePr>
@@ -6078,51 +6026,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2108360" cy="669413"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5535F700" w14:textId="77777777" w:rsidR="00DF06DF" w:rsidRDefault="00187B9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="34E936BD" wp14:editId="71E5CD45">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2657475</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76835</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4466590" cy="251460"/>
               <wp:effectExtent l="0" t="2540" r="635" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Rectangle 2"/>
               <wp:cNvGraphicFramePr>
@@ -6210,51 +6158,51 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2108360" cy="669413"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DAA4430"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6640,50 +6588,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E541B44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="650CDCE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4452462B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33BAEA22"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6759,165 +6820,173 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="443186319">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1898786172">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="200292389">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1901863227">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2102337860">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="6" w16cid:durableId="348651900">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D2422"/>
     <w:rsid w:val="0000768F"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="000430BC"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="00092168"/>
+    <w:rsid w:val="000B41F2"/>
     <w:rsid w:val="000C771A"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="001323F0"/>
     <w:rsid w:val="00187B9B"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002F11CD"/>
     <w:rsid w:val="00351D45"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="00376653"/>
     <w:rsid w:val="0039692F"/>
     <w:rsid w:val="003B70FE"/>
     <w:rsid w:val="00421737"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="00476F95"/>
     <w:rsid w:val="004F48F5"/>
     <w:rsid w:val="0050722F"/>
     <w:rsid w:val="00513262"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00585975"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="00613FA1"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="00676822"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="006E7301"/>
+    <w:rsid w:val="00744C39"/>
     <w:rsid w:val="007504C1"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007E523D"/>
+    <w:rsid w:val="007E6635"/>
     <w:rsid w:val="007F2AC2"/>
     <w:rsid w:val="0080204E"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00812E9B"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="00866E45"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A05DE6"/>
     <w:rsid w:val="00AD6425"/>
     <w:rsid w:val="00AF4D99"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B61161"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BF2F1B"/>
     <w:rsid w:val="00C26B88"/>
     <w:rsid w:val="00C33A2E"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00D124A2"/>
     <w:rsid w:val="00D13EF9"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF3B5E"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E4336E"/>
+    <w:rsid w:val="00E50A5C"/>
     <w:rsid w:val="00E51F36"/>
     <w:rsid w:val="00E826B0"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F44D38"/>
     <w:rsid w:val="00FA2684"/>
     <w:rsid w:val="00FA4B07"/>
     <w:rsid w:val="00FA73E0"/>
     <w:rsid w:val="00FF5A2E"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
@@ -7624,51 +7693,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1176505385">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arts@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rd955cf2114ca443c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arts@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R1815f5b429ed47df" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7918,282 +7987,285 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A11783201</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">Nomination Form - Arts Advisory Board - hardcopy 2025</value>
+      <value order="0">Nomination Form - Arts Advisory Board - hardcopy - updated 09.2026</value>
     </field>
     <field name="Objective-Description">
       <value order="0">Nomination Form - Arts Advisory Board - hardcopy 2025</value>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-02-21T03:29:09Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-03-02T22:20:59Z</value>
+      <value order="0">2026-09-18T05:06:17Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-03-02T22:21:00Z</value>
+      <value order="0">2026-09-18T05:48:52Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Bluzal Field</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Arts Advisory Board 2025 - nomination forms and selection</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Arts Advisory Board 2025 - nomination forms and selection</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA14898195</value>
+      <value order="0">vA17642489</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">2.0</value>
+      <value order="0">3.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">2</value>
+      <value order="0">3</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA372778</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1053A81A-EDF0-47B0-8B81-091EB33659D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2417</Characters>
+  <Pages>4</Pages>
+  <Words>403</Words>
+  <Characters>2237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2835</CharactersWithSpaces>
+  <CharactersWithSpaces>2587</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sgibbo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Business Unit [system]">
+    <vt:lpwstr>Community Engagement</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Corporate Document Type [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Records Audit Vital Record [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Records Audit Date [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-Id">
     <vt:lpwstr>A11783201</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Title">
+    <vt:lpwstr>Nomination Form - Arts Advisory Board - hardcopy - updated 09.2026</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Description">
     <vt:lpwstr>Nomination Form - Arts Advisory Board - hardcopy 2025</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-CreationStamp">
+    <vt:filetime>2025-02-21T03:29:09Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-DatePublished">
+    <vt:filetime>2026-09-18T05:06:17Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-ModificationStamp">
+    <vt:filetime>2026-09-18T05:48:52Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-Owner">
+    <vt:lpwstr>Bluzal Field</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Path">
+    <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Arts Advisory Board 2025 - nomination forms and selection</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Parent">
+    <vt:lpwstr>Arts Advisory Board 2025 - nomination forms and selection</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-VersionId">
+    <vt:lpwstr>vA17642489</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Version">
+    <vt:lpwstr>3.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionNumber">
+    <vt:r8>3</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-[...33 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-FileNumber">
+    <vt:lpwstr>qA372778</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Business Unit">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Corporate Document Type [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Records Audit Vital Record [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Date [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...12 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>