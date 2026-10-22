--- v1 (2026-10-02)
+++ v2 (2026-10-22)
@@ -7693,51 +7693,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1176505385">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arts@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R1815f5b429ed47df" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arts@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R73994da85b244b3d" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>