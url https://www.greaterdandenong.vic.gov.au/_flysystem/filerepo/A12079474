--- v14 (2026-08-30)
+++ v15 (2026-09-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R1234b91f41784a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rc65f8698013d4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://greaterdandenong-my.sharepoint.com/personal/lauren_clair_cgd_vic_gov_au/Documents/Documents/Small Grants including Endorsements/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="6" documentId="8_{0880E3D4-6BE8-4198-820F-C2C0973EB2E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1A616F2-CE2D-402D-8336-742127F32F58}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="1800" windowWidth="29040" windowHeight="15720" xr2:uid="{1875266A-5471-4588-9247-76C45360DC7F}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -266,51 +266,51 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rbaf05a981dfe422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R7ecb7be205964730" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>