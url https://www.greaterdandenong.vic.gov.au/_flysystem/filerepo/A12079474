--- v15 (2026-09-19)
+++ v16 (2026-10-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rc65f8698013d4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R8d399daf67b74ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://greaterdandenong-my.sharepoint.com/personal/lauren_clair_cgd_vic_gov_au/Documents/Documents/Small Grants including Endorsements/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="6" documentId="8_{0880E3D4-6BE8-4198-820F-C2C0973EB2E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1A616F2-CE2D-402D-8336-742127F32F58}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="1800" windowWidth="29040" windowHeight="15720" xr2:uid="{1875266A-5471-4588-9247-76C45360DC7F}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -266,51 +266,51 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R7ecb7be205964730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf581035d8df24de7" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>