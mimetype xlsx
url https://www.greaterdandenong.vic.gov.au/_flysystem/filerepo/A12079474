--- v16 (2026-10-11)
+++ v17 (2026-11-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R8d399daf67b74ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R533a2f1204be4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://greaterdandenong-my.sharepoint.com/personal/lauren_clair_cgd_vic_gov_au/Documents/Documents/Small Grants including Endorsements/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="6" documentId="8_{0880E3D4-6BE8-4198-820F-C2C0973EB2E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1A616F2-CE2D-402D-8336-742127F32F58}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="1800" windowWidth="29040" windowHeight="15720" xr2:uid="{1875266A-5471-4588-9247-76C45360DC7F}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -266,51 +266,51 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf581035d8df24de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R915a391b2a0a4335" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>