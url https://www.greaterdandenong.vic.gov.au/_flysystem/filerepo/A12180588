--- v6 (2026-03-29)
+++ v7 (2026-04-26)
@@ -7812,51 +7812,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129709353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R3dcb288d3ef34b1a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R633a3df1429f4638" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -8130,63 +8130,63 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A12180588</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Local Law  Permit Fees, Parking &amp; Animal fees 2025-2026</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2025-06-30T04:58:08Z</value>
+      <value order="0">2025-06-30T05:58:08Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-07-09T04:01:45Z</value>
+      <value order="0">2025-07-09T05:01:45Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-09-28T23:22:34Z</value>
+      <value order="0">2025-09-29T00:22:34Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Kathryn Smit</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Community Amenity - Administration Team</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Community Amenity - Administration Team</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA15376848</value>
     </field>
     <field name="Objective-Version">
       <value order="0">4.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">6</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -8357,63 +8357,63 @@
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A12180588</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Local Law  Permit Fees, Parking &amp; Animal fees 2025-2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2025-06-30T04:58:08Z</vt:filetime>
+    <vt:filetime>2025-06-30T05:58:08Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2025-07-09T04:01:45Z</vt:filetime>
+    <vt:filetime>2025-07-09T05:01:45Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2025-09-28T23:22:34Z</vt:filetime>
+    <vt:filetime>2025-09-29T00:22:34Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Kathryn Smit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Community Amenity - Administration Team</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Community Amenity - Administration Team</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA15376848</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>4.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>6</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>