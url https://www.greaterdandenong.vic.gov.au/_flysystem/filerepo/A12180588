--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -7812,51 +7812,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129709353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R633a3df1429f4638" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R09ce4ec79dad4220" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>