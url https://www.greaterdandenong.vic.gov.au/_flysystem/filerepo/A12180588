--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -7812,51 +7812,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129709353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R09ce4ec79dad4220" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Re175843c140e4492" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>