--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -7812,51 +7812,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="129709353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Re175843c140e4492" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAAdmin@cgd.vic.gov.au" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rb2206f08ed5945a2" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>