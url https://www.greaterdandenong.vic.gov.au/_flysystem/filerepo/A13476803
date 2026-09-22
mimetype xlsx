--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R9d9c5845bbfe423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R8ed4c6bffa95490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{F86B8163-C426-4B85-B7D4-90D1DC54402D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$150</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1446,51 +1446,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R0cf3242eb5b748c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R67a4dcce4d15439b" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>