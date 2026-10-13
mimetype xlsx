--- v10 (2026-09-22)
+++ v11 (2026-10-13)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R8ed4c6bffa95490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R2ebc1af70dea46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F86B8163-C426-4B85-B7D4-90D1DC54402D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D04223C2-46A4-4467-B446-E6ADEA7DA75C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$150</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="328">
   <si>
     <t>STATISTICS SUMMARY</t>
   </si>
   <si>
     <t>Spoken Languages</t>
   </si>
   <si>
     <t>Major spoken languages</t>
   </si>
   <si>
     <t>Settlement</t>
   </si>
   <si>
     <t>Asylum seekers</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Incomes</t>
   </si>
   <si>
@@ -870,62 +870,50 @@
   <si>
     <t>Total, 2026</t>
   </si>
   <si>
     <t>Age breakdown, 2026</t>
   </si>
   <si>
     <t>Feeling   valued by society 'never' or 'not often', 2023</t>
   </si>
   <si>
     <t>Has no close friends to talk to regularly, 2020</t>
   </si>
   <si>
     <t>Feel lonely, 2023</t>
   </si>
   <si>
     <t>Feel people can be trusted 'never' or 'not often', 2020</t>
   </si>
   <si>
     <t>High' or 'very high' levels of psychological distress. 2023</t>
   </si>
   <si>
     <t>Multiculturalism makes life better: 'no' or 'not often', 2023</t>
   </si>
   <si>
-    <t>Rate of violent crime, 2024/25</t>
-[...10 lines deleted...]
-  <si>
     <t>% Population obese, 2023</t>
   </si>
   <si>
     <t>Daily tobacco smoking, 2023</t>
   </si>
   <si>
     <t>Fair'  or 'poor' self-reported health, 2023</t>
   </si>
   <si>
     <t>Did not do any moderate to vigorous physical activity in the past week, 2023</t>
   </si>
   <si>
     <t>At increased risk of alcohol-related harm, 2023</t>
   </si>
   <si>
     <t>Ran out of food and could not afford more, in past 12 months, 2023</t>
   </si>
   <si>
     <t>Prep pupils developmentally vulnerable in 1 or more domains, 2024</t>
   </si>
   <si>
     <t>Per cent of 15-64 year olds with a degree</t>
   </si>
   <si>
     <t>Proportion of rental dwellings affordable to a family of 2 parents and 2 children on Centrelink, 2025</t>
@@ -1007,50 +995,83 @@
     <t>T602</t>
   </si>
   <si>
     <t>Employment within municipality, 2021</t>
   </si>
   <si>
     <t>T406</t>
   </si>
   <si>
     <t>Males: $790  Females: $482</t>
   </si>
   <si>
     <t>T172</t>
   </si>
   <si>
     <t>EGM Gambling losses 2025/26</t>
   </si>
   <si>
     <t>EGM Gambling losses per adult, 2025/26</t>
   </si>
   <si>
     <t>$147 million</t>
   </si>
   <si>
     <t>$1,104 - second highest rate in Victoria</t>
+  </si>
+  <si>
+    <t>DSS Benefit and Payment Recipient Demographics 2026</t>
+  </si>
+  <si>
+    <t>7.9% (Vic. 5.5%)</t>
+  </si>
+  <si>
+    <t>Settlement during the past year 2026</t>
+  </si>
+  <si>
+    <t>Settlement Reports, Dept. Home Affairs, 2026</t>
+  </si>
+  <si>
+    <t>Rate of violent crime, 2025/26</t>
+  </si>
+  <si>
+    <t>Rate of property crime, 2025/26</t>
+  </si>
+  <si>
+    <t>Rate of drug crime, 2025/26</t>
+  </si>
+  <si>
+    <t>Rate of overall crime, 2025/26</t>
+  </si>
+  <si>
+    <t>42% higher than Victoria</t>
+  </si>
+  <si>
+    <t>77% higher than Victoria</t>
+  </si>
+  <si>
+    <t>41% higher than Victoria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -1446,51 +1467,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R67a4dcce4d15439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R7803c55867c845dd" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -3437,101 +3458,101 @@
         <v>2027</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C1:F1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="4" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="6" man="1"/>
     <brk id="82" min="2" max="6" man="1"/>
     <brk id="121" min="2" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5158EC76-5CC1-477B-878C-9864D7D2D5F0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="C1:P150"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="6" ySplit="1" topLeftCell="G73" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="G1" sqref="G1"/>
+      <selection pane="bottomRight" activeCell="D87" sqref="D87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="2.90625" style="25" customWidth="1"/>
     <col min="3" max="3" width="39.7265625" style="25" customWidth="1"/>
     <col min="4" max="4" width="34.453125" style="32" customWidth="1"/>
     <col min="5" max="5" width="45.08984375" style="28" customWidth="1"/>
     <col min="6" max="6" width="17.6328125" style="29" customWidth="1"/>
     <col min="7" max="7" width="38.90625" style="25" customWidth="1"/>
     <col min="8" max="8" width="28.7265625" style="25" customWidth="1"/>
     <col min="9" max="12" width="8.7265625" style="25"/>
     <col min="13" max="16" width="8.7265625" style="24"/>
     <col min="17" max="16384" width="8.7265625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="47" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C1" s="63" t="s">
         <v>236</v>
       </c>
       <c r="D1" s="63"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
     </row>
     <row r="2" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C2" s="64" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D2" s="64"/>
       <c r="E2" s="54"/>
       <c r="F2" s="56"/>
     </row>
     <row r="3" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="27"/>
       <c r="E3" s="54"/>
       <c r="F3" s="56"/>
     </row>
     <row r="4" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="30" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="31" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E4" s="54"/>
       <c r="F4" s="56"/>
     </row>
     <row r="5" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E5" s="54"/>
       <c r="F5" s="56"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
     </row>
     <row r="6" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="26" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="27"/>
       <c r="E6" s="54"/>
       <c r="F6" s="56"/>
       <c r="G6" s="32"/>
     </row>
     <row r="7" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C7" s="30" t="s">
         <v>267</v>
       </c>
       <c r="D7" s="33">
@@ -3731,90 +3752,90 @@
       </c>
       <c r="E20" s="54"/>
       <c r="F20" s="56"/>
       <c r="G20" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C21" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>108</v>
       </c>
       <c r="E21" s="54"/>
       <c r="F21" s="56"/>
     </row>
     <row r="22" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="38">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="E22" s="54" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="F22" s="56">
         <v>2027</v>
       </c>
       <c r="G22" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C23" s="37" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="38">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="E23" s="54"/>
       <c r="F23" s="56"/>
     </row>
     <row r="24" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C24" s="37" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="38">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="E24" s="54"/>
       <c r="F24" s="56"/>
     </row>
     <row r="25" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C25" s="37" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="38">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="E25" s="54"/>
       <c r="F25" s="56"/>
       <c r="H25" s="25" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
     </row>
     <row r="26" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C26" s="37" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="38">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="E26" s="54"/>
       <c r="F26" s="56"/>
     </row>
     <row r="27" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C27" s="37" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="38">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="E27" s="54"/>
       <c r="F27" s="56"/>
     </row>
     <row r="28" spans="3:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C28" s="30" t="s">
         <v>254</v>
@@ -3824,88 +3845,88 @@
       </c>
       <c r="E28" s="54" t="s">
         <v>201</v>
       </c>
       <c r="F28" s="56">
         <v>2027</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="29" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E29" s="54"/>
       <c r="F29" s="56"/>
     </row>
     <row r="30" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D30" s="27"/>
       <c r="E30" s="54"/>
       <c r="F30" s="56"/>
     </row>
     <row r="31" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C31" s="30" t="s">
-        <v>169</v>
+        <v>319</v>
       </c>
       <c r="D31" s="33">
-        <v>4935</v>
+        <v>5363</v>
       </c>
       <c r="E31" s="54" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="F31" s="56">
         <v>2026</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="32" spans="3:8" ht="13" x14ac:dyDescent="0.35">
       <c r="C32" s="30" t="s">
         <v>266</v>
       </c>
       <c r="D32" s="31">
         <v>561</v>
       </c>
       <c r="E32" s="54" t="s">
         <v>255</v>
       </c>
       <c r="F32" s="56">
         <v>2026</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="33" spans="3:15" ht="13" x14ac:dyDescent="0.35">
       <c r="C33" s="25" t="s">
         <v>256</v>
       </c>
       <c r="E33" s="54" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F33" s="56">
         <v>2027</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C34" s="37" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="31" t="s">
         <v>78</v>
       </c>
       <c r="E34" s="54"/>
       <c r="F34" s="56"/>
     </row>
     <row r="35" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C35" s="37" t="s">
         <v>67</v>
       </c>
       <c r="D35" s="31" t="s">
         <v>79</v>
       </c>
@@ -3943,146 +3964,146 @@
       <c r="F38" s="56"/>
     </row>
     <row r="39" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="37" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="31" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="54"/>
       <c r="F39" s="56"/>
     </row>
     <row r="40" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="39"/>
       <c r="E40" s="54"/>
       <c r="F40" s="56"/>
     </row>
     <row r="41" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="27"/>
       <c r="E41" s="54"/>
       <c r="F41" s="56"/>
       <c r="I41" s="62" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="J41" s="62"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
       <c r="M41" s="62"/>
       <c r="N41" s="62"/>
       <c r="O41" s="62"/>
     </row>
     <row r="42" spans="3:15" ht="26" x14ac:dyDescent="0.35">
       <c r="C42" s="30" t="s">
         <v>257</v>
       </c>
       <c r="D42" s="40">
         <v>0.69</v>
       </c>
       <c r="E42" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F42" s="56">
         <v>2027</v>
       </c>
       <c r="G42" s="25" t="s">
         <v>71</v>
       </c>
       <c r="I42" s="62"/>
       <c r="J42" s="62"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
       <c r="M42" s="62"/>
       <c r="N42" s="62"/>
       <c r="O42" s="62"/>
     </row>
     <row r="43" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="30" t="s">
         <v>152</v>
       </c>
       <c r="D43" s="40" t="s">
         <v>258</v>
       </c>
       <c r="E43" s="54"/>
       <c r="F43" s="56"/>
     </row>
     <row r="44" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="31" t="s">
         <v>108</v>
       </c>
       <c r="E44" s="54" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="F44" s="56">
         <v>2027</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="37" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="41" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E45" s="54"/>
       <c r="F45" s="56"/>
     </row>
     <row r="46" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="37" t="s">
         <v>99</v>
       </c>
       <c r="D46" s="41" t="s">
         <v>250</v>
       </c>
       <c r="E46" s="54"/>
       <c r="F46" s="56"/>
     </row>
     <row r="47" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="37" t="s">
         <v>100</v>
       </c>
       <c r="D47" s="41" t="s">
         <v>259</v>
       </c>
       <c r="E47" s="54"/>
       <c r="F47" s="56"/>
     </row>
     <row r="48" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="37" t="s">
         <v>101</v>
       </c>
       <c r="D48" s="41" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E48" s="54"/>
       <c r="F48" s="56"/>
     </row>
     <row r="49" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="37" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="41" t="s">
         <v>260</v>
       </c>
       <c r="E49" s="54"/>
       <c r="F49" s="56"/>
     </row>
     <row r="50" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="37" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="41" t="s">
         <v>261</v>
       </c>
       <c r="E50" s="54"/>
       <c r="F50" s="56"/>
     </row>
     <row r="51" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
@@ -4134,51 +4155,51 @@
       </c>
       <c r="E55" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F55" s="56">
         <v>2027</v>
       </c>
       <c r="G55" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E56" s="54"/>
       <c r="F56" s="56"/>
     </row>
     <row r="57" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="26" t="s">
         <v>36</v>
       </c>
       <c r="D57" s="27"/>
       <c r="E57" s="54"/>
       <c r="F57" s="56"/>
     </row>
     <row r="58" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="30" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D58" s="42" t="s">
         <v>209</v>
       </c>
       <c r="E58" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F58" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E59" s="54"/>
       <c r="F59" s="56"/>
     </row>
     <row r="60" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="26" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="27"/>
       <c r="E60" s="54"/>
       <c r="F60" s="56"/>
     </row>
     <row r="61" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="30" t="s">
@@ -4419,124 +4440,124 @@
       </c>
       <c r="D80" s="42" t="s">
         <v>211</v>
       </c>
       <c r="E80" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F80" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E81" s="54"/>
       <c r="F81" s="56"/>
     </row>
     <row r="82" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="27"/>
       <c r="E82" s="54"/>
       <c r="F82" s="56"/>
     </row>
     <row r="83" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83" s="30" t="s">
-        <v>275</v>
+        <v>321</v>
       </c>
       <c r="D83" s="31" t="s">
-        <v>172</v>
+        <v>325</v>
       </c>
       <c r="E83" s="54" t="s">
         <v>171</v>
       </c>
       <c r="F83" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="84" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84" s="30" t="s">
-        <v>276</v>
+        <v>322</v>
       </c>
       <c r="D84" s="31" t="s">
-        <v>173</v>
+        <v>327</v>
       </c>
       <c r="E84" s="54" t="s">
         <v>171</v>
       </c>
       <c r="F84" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="85" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="30" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="D85" s="31" t="s">
-        <v>174</v>
+        <v>326</v>
       </c>
       <c r="E85" s="54" t="s">
         <v>171</v>
       </c>
       <c r="F85" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="86" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86" s="30" t="s">
-        <v>278</v>
+        <v>324</v>
       </c>
       <c r="D86" s="31" t="s">
         <v>175</v>
       </c>
       <c r="E86" s="54" t="s">
         <v>171</v>
       </c>
       <c r="F86" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="87" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C87" s="30" t="s">
         <v>200</v>
       </c>
       <c r="D87" s="31" t="s">
         <v>199</v>
       </c>
       <c r="E87" s="54" t="s">
         <v>176</v>
       </c>
       <c r="F87" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="88" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C88" s="30" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D88" s="31" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E88" s="54" t="s">
         <v>86</v>
       </c>
       <c r="F88" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="89" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E89" s="54"/>
       <c r="F89" s="56"/>
     </row>
     <row r="90" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D90" s="27"/>
       <c r="E90" s="54"/>
       <c r="F90" s="56"/>
     </row>
     <row r="91" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C91" s="25" t="s">
         <v>225</v>
       </c>
       <c r="E91" s="54" t="s">
@@ -4667,121 +4688,121 @@
         <v>2027</v>
       </c>
       <c r="G103" s="25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="104" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C104" s="30" t="s">
         <v>117</v>
       </c>
       <c r="D104" s="33" t="s">
         <v>251</v>
       </c>
       <c r="E104" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F104" s="56">
         <v>2027</v>
       </c>
       <c r="G104" s="25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="105" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C105" s="30" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D105" s="31" t="s">
         <v>55</v>
       </c>
       <c r="E105" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F105" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="106" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C106" s="30" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D106" s="31" t="s">
         <v>58</v>
       </c>
       <c r="E106" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F106" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C107" s="30" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="D107" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E107" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F107" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="108" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C108" s="30" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D108" s="31" t="s">
         <v>56</v>
       </c>
       <c r="E108" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F108" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C109" s="30" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D109" s="31" t="s">
         <v>59</v>
       </c>
       <c r="E109" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F109" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="110" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C110" s="30" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D110" s="42" t="s">
         <v>207</v>
       </c>
       <c r="E110" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F110" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="111" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C111" s="52" t="s">
         <v>151</v>
       </c>
       <c r="D111" s="48" t="s">
         <v>177</v>
       </c>
       <c r="E111" s="58" t="s">
         <v>140</v>
       </c>
       <c r="F111" s="56">
         <v>2026</v>
       </c>
     </row>
@@ -4800,99 +4821,99 @@
       <c r="D113" s="48" t="s">
         <v>178</v>
       </c>
       <c r="E113" s="54" t="s">
         <v>140</v>
       </c>
       <c r="F113" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="114" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D114" s="49"/>
       <c r="E114" s="54"/>
       <c r="F114" s="56"/>
     </row>
     <row r="115" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C115" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D115" s="27"/>
       <c r="E115" s="54"/>
       <c r="F115" s="56"/>
     </row>
     <row r="116" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C116" s="30" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D116" s="31" t="s">
         <v>181</v>
       </c>
       <c r="E116" s="54" t="s">
         <v>180</v>
       </c>
       <c r="F116" s="56">
         <v>2028</v>
       </c>
     </row>
     <row r="117" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C117" s="30" t="s">
         <v>30</v>
       </c>
       <c r="D117" s="31" t="s">
         <v>119</v>
       </c>
       <c r="E117" s="54" t="s">
         <v>38</v>
       </c>
       <c r="F117" s="56">
         <v>2027</v>
       </c>
       <c r="G117" s="25" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="118" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C118" s="30" t="s">
         <v>110</v>
       </c>
       <c r="D118" s="31" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E118" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F118" s="56">
         <v>2027</v>
       </c>
       <c r="G118" s="25" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="119" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C119" s="30" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D119" s="31" t="s">
         <v>139</v>
       </c>
       <c r="E119" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F119" s="56">
         <v>2027</v>
       </c>
       <c r="G119" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="120" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E120" s="54"/>
       <c r="F120" s="56"/>
     </row>
     <row r="121" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C121" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D121" s="27"/>
       <c r="E121" s="54"/>
       <c r="F121" s="56"/>
@@ -4919,244 +4940,244 @@
         <v>113178</v>
       </c>
       <c r="E123" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F123" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="124" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C124" s="30" t="s">
         <v>197</v>
       </c>
       <c r="D124" s="31" t="s">
         <v>198</v>
       </c>
       <c r="E124" s="54" t="s">
         <v>196</v>
       </c>
       <c r="F124" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="125" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C125" s="25" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D125" s="60">
         <v>113178</v>
       </c>
       <c r="E125" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F125" s="56">
         <v>2026</v>
       </c>
       <c r="G125" s="25" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="126" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E126" s="54"/>
       <c r="F126" s="56"/>
     </row>
     <row r="127" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C127" s="26" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="27"/>
       <c r="E127" s="54"/>
       <c r="F127" s="56"/>
     </row>
     <row r="128" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C128" s="30" t="s">
         <v>228</v>
       </c>
       <c r="D128" s="31" t="s">
         <v>39</v>
       </c>
       <c r="E128" s="54" t="s">
         <v>38</v>
       </c>
       <c r="F128" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="129" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C129" s="30"/>
       <c r="D129" s="31" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="E129" s="54" t="s">
         <v>38</v>
       </c>
       <c r="F129" s="56">
         <v>2027</v>
       </c>
       <c r="G129" s="25" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C130" s="30" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D130" s="31" t="s">
-        <v>189</v>
+        <v>318</v>
       </c>
       <c r="E130" s="54" t="s">
-        <v>187</v>
+        <v>317</v>
       </c>
       <c r="F130" s="56">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="131" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C131" s="30" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D131" s="40" t="s">
         <v>190</v>
       </c>
       <c r="E131" s="54" t="s">
         <v>187</v>
       </c>
       <c r="F131" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="132" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C132" s="30" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D132" s="40" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E132" s="54" t="s">
         <v>221</v>
       </c>
       <c r="F132" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="133" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C133" s="30" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D133" s="40" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E133" s="54" t="s">
         <v>221</v>
       </c>
       <c r="F133" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="134" spans="3:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C134" s="30" t="s">
         <v>229</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>265</v>
       </c>
       <c r="E134" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F134" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="135" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E135" s="54"/>
       <c r="F135" s="56"/>
     </row>
     <row r="136" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C136" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="27"/>
       <c r="E136" s="54"/>
       <c r="F136" s="56"/>
     </row>
     <row r="137" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C137" s="30" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D137" s="33">
         <v>57467</v>
       </c>
       <c r="E137" s="54" t="s">
         <v>166</v>
       </c>
       <c r="F137" s="56"/>
       <c r="G137" s="25" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="138" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C138" s="30" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="D138" s="33">
         <v>3387</v>
       </c>
       <c r="E138" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F138" s="56"/>
       <c r="G138" s="25" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="139" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C139" s="30"/>
       <c r="D139" s="33" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E139" s="54" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F139" s="56"/>
       <c r="G139" s="25" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="140" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C140" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="D140" s="33" t="s">
+        <v>306</v>
+      </c>
+      <c r="E140" s="54" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
       <c r="F140" s="56"/>
       <c r="G140" s="25" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
     </row>
     <row r="141" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C141" s="30" t="s">
         <v>150</v>
       </c>
       <c r="D141" s="38" t="s">
         <v>134</v>
       </c>
       <c r="E141" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F141" s="56">
         <v>2027</v>
       </c>
       <c r="G141" s="25" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="142" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="30" t="s">
         <v>133</v>
       </c>
       <c r="D142" s="38" t="s">
         <v>135</v>
@@ -5247,145 +5268,144 @@
         <v>128</v>
       </c>
       <c r="E147" s="54" t="s">
         <v>235</v>
       </c>
       <c r="F147" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="148" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C148" s="30" t="s">
         <v>188</v>
       </c>
       <c r="D148" s="31" t="s">
         <v>186</v>
       </c>
       <c r="E148" s="54" t="s">
         <v>187</v>
       </c>
       <c r="F148" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="149" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C149" s="30" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D149" s="31" t="s">
         <v>217</v>
       </c>
       <c r="E149" s="56" t="s">
         <v>191</v>
       </c>
       <c r="F149" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="150" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C150" s="30" t="s">
         <v>232</v>
       </c>
       <c r="D150" s="51" t="s">
         <v>252</v>
       </c>
       <c r="E150" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F150" s="56">
         <v>2027</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="I41:O42"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="1.5748031496062993" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="3" man="1"/>
     <brk id="88" min="2" max="3" man="1"/>
     <brk id="134" min="2" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13476803</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Summary of Conditions in Greater Dandenong</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-02-13T04:13:57Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-07-28T22:05:19Z</value>
+      <value order="0">2026-09-27T22:29:27Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-07-28T22:05:19Z</value>
+      <value order="0">2026-10-06T04:50:05Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17418256</value>
+      <value order="0">vA17665483</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">2.0</value>
+      <value order="0">3.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">2</value>
+      <value order="0">3</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">Updated data</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA481061</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -5460,75 +5480,75 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A13476803</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Summary of Conditions in Greater Dandenong</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-13T04:13:57Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-07-28T22:05:19Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-09-27T22:29:27Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-07-28T22:05:19Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-10-06T04:50:05Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17418256</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17665483</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.0</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">3.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2</vt:r8>
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">3</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated data</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>