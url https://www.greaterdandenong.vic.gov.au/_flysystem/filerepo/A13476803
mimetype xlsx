--- v11 (2026-10-13)
+++ v12 (2026-11-02)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R2ebc1af70dea46da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rc56ab52e6cb645d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D04223C2-46A4-4467-B446-E6ADEA7DA75C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{19ABE8EF-5397-424F-9BC1-644A258FA8C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$150</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="341">
   <si>
     <t>STATISTICS SUMMARY</t>
   </si>
   <si>
     <t>Spoken Languages</t>
   </si>
   <si>
     <t>Major spoken languages</t>
   </si>
   <si>
     <t>Settlement</t>
   </si>
   <si>
     <t>Asylum seekers</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Incomes</t>
   </si>
   <si>
@@ -732,53 +732,50 @@
     <t>Victorian Gambling and Casino Control Commission 2025</t>
   </si>
   <si>
     <t>615 (0.4%) (Vic. 1.1%)</t>
   </si>
   <si>
     <t>Indigenous summary &amp; residents summary</t>
   </si>
   <si>
     <t>Limited English fluency</t>
   </si>
   <si>
     <t>Chronic illnesses - per cent residents</t>
   </si>
   <si>
     <t>Residents who are employed</t>
   </si>
   <si>
     <t>Per cent of residents employed</t>
   </si>
   <si>
     <t>Median individual income</t>
   </si>
   <si>
     <t>SEIFA Index of Relative Socio-economic Disadvantage</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guide to Property Values, Dept. Transport and Planning</t>
   </si>
   <si>
     <t>Median house prices relative to median household  income: 10.3 times in 2021</t>
   </si>
   <si>
     <t>Homeless: number and rate per 10,000 residents</t>
   </si>
   <si>
     <t>Rate of housing mortgage stress 2021</t>
   </si>
   <si>
     <t>Rate of housing rental stress 2021</t>
   </si>
   <si>
     <t>Public Health Information Unit, Torrens Uni., 2022</t>
   </si>
   <si>
     <t>Summary: current social, health &amp; economic conditions 
 in Greater Dandenong</t>
   </si>
   <si>
     <t>28.4%</t>
   </si>
   <si>
     <t>32%</t>
@@ -897,193 +894,260 @@
   <si>
     <t>Daily tobacco smoking, 2023</t>
   </si>
   <si>
     <t>Fair'  or 'poor' self-reported health, 2023</t>
   </si>
   <si>
     <t>Did not do any moderate to vigorous physical activity in the past week, 2023</t>
   </si>
   <si>
     <t>At increased risk of alcohol-related harm, 2023</t>
   </si>
   <si>
     <t>Ran out of food and could not afford more, in past 12 months, 2023</t>
   </si>
   <si>
     <t>Prep pupils developmentally vulnerable in 1 or more domains, 2024</t>
   </si>
   <si>
     <t>Per cent of 15-64 year olds with a degree</t>
   </si>
   <si>
     <t>Proportion of rental dwellings affordable to a family of 2 parents and 2 children on Centrelink, 2025</t>
   </si>
   <si>
-    <t>The 2021 Census identified 135 separate languages, spoken  by residents of Greater Dandenong. Overall, ver two-thirds (69%) of residents spoke languages other than English in their homes including Vietnamese, Khmer, Chinese languages, Punjabi, Hazaraghi, Sinahalese, Tamil and Arabic. About one in six (17%) of residents had limited fluency in the use of spoken English.</t>
-[...1 lines deleted...]
-  <si>
     <t>Per cent of population, 2023</t>
   </si>
   <si>
-    <t>Women: 49%  Men: 25% People 37% 
-[...8 lines deleted...]
-  <si>
     <t>Data apply to the year 2021, unless otherwise stated</t>
   </si>
   <si>
-    <t>Per cent feel unsafe walking alone  at night, 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Census 2021, ABS 2022 (No other variables, file T7)</t>
   </si>
   <si>
     <t>Census 2021, ABS 2022  (No other variables, file T7)</t>
   </si>
   <si>
     <t xml:space="preserve">Census 2021, ABS 2022 </t>
   </si>
   <si>
     <t>12.7%</t>
   </si>
   <si>
     <t>3.6%</t>
   </si>
   <si>
     <t>129 sq. km.</t>
   </si>
   <si>
     <t xml:space="preserve">13.2% (Vic: 10.6%) </t>
   </si>
   <si>
     <t>median income males, females</t>
   </si>
   <si>
     <t>Households 2026</t>
   </si>
   <si>
     <t>Non Private Dwellings</t>
   </si>
   <si>
     <t>inc. 691 boarding houses</t>
   </si>
   <si>
     <t>Census 2021, ABS 2023</t>
   </si>
   <si>
     <t>Social Housing Units, 2025</t>
   </si>
   <si>
     <t>T137</t>
   </si>
   <si>
     <t>T274</t>
   </si>
   <si>
-    <t>2421  (4.2% dwellings/3.0% Vic.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Aust. Institute of Health and Welfare, 2026</t>
   </si>
   <si>
     <t>T602</t>
   </si>
   <si>
     <t>Employment within municipality, 2021</t>
   </si>
   <si>
     <t>T406</t>
   </si>
   <si>
     <t>Males: $790  Females: $482</t>
   </si>
   <si>
     <t>T172</t>
   </si>
   <si>
     <t>EGM Gambling losses 2025/26</t>
   </si>
   <si>
     <t>EGM Gambling losses per adult, 2025/26</t>
   </si>
   <si>
     <t>$147 million</t>
   </si>
   <si>
     <t>$1,104 - second highest rate in Victoria</t>
   </si>
   <si>
     <t>DSS Benefit and Payment Recipient Demographics 2026</t>
   </si>
   <si>
-    <t>7.9% (Vic. 5.5%)</t>
-[...1 lines deleted...]
-  <si>
     <t>Settlement during the past year 2026</t>
   </si>
   <si>
     <t>Settlement Reports, Dept. Home Affairs, 2026</t>
   </si>
   <si>
     <t>Rate of violent crime, 2025/26</t>
   </si>
   <si>
     <t>Rate of property crime, 2025/26</t>
   </si>
   <si>
     <t>Rate of drug crime, 2025/26</t>
   </si>
   <si>
     <t>Rate of overall crime, 2025/26</t>
   </si>
   <si>
     <t>42% higher than Victoria</t>
   </si>
   <si>
     <t>77% higher than Victoria</t>
   </si>
   <si>
     <t>41% higher than Victoria</t>
+  </si>
+  <si>
+    <t>Per cent feel unsafe in public areas of Greater Dandenong at night, 2026</t>
+  </si>
+  <si>
+    <t>2026 Greater Dandenong Annual Community Satisfaction Survey. Metropolis Research 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">19% (13% metro. Average)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Metro. Figure: 'Governing Melbourne' 2026. Metropolis Research</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Crime Data by Area, Crime Statistics Agency, 2024/25
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ABS 'Regional Population' 2025 used to calculate these crime rates</t>
+    </r>
+  </si>
+  <si>
+    <t>The 2021 Census identified 135 separate languages, spoken  by residents of Greater Dandenong. Overall, over two-thirds (69%) of residents spoke languages other than English in their homes including Vietnamese, Khmer, Chinese languages, Punjabi, Hazaraghi, Sinhalese, Tamil and Arabic. About one in six (17%) of residents had limited fluency in the use of spoken English.</t>
+  </si>
+  <si>
+    <t>74% (Metro. 51%)</t>
+  </si>
+  <si>
+    <t>7.9% (Vic. 5.4%)</t>
+  </si>
+  <si>
+    <t>Rent assistance / occupied dwellings 2026</t>
+  </si>
+  <si>
+    <t>19.6% (Metro. 10.8%)</t>
+  </si>
+  <si>
+    <t>Unemployment rates 2026</t>
+  </si>
+  <si>
+    <t>Dept. Employment and Workplace Relations, 2026</t>
+  </si>
+  <si>
+    <t>8.4% (Metro. 4.9%)</t>
+  </si>
+  <si>
+    <t>Median  house prices 2026</t>
+  </si>
+  <si>
+    <t>Guide to Property Values, Dept. Transport and Planning, 2026</t>
+  </si>
+  <si>
+    <t>$850,000 (Metro: $812,000)</t>
+  </si>
+  <si>
+    <t>2,421  (4.2% dwellings/3.0% Vic.)</t>
+  </si>
+  <si>
+    <t>Real house prices rise in decade to 2026</t>
+  </si>
+  <si>
+    <t>4.9% (Metro: -4.6%)</t>
+  </si>
+  <si>
+    <t>Health card  holders, 2026</t>
+  </si>
+  <si>
+    <t>Aged pensioner recipients/population 65+, 2026</t>
+  </si>
+  <si>
+    <t>Victorian Gambling and Casino Control Commission 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
@@ -1167,89 +1231,118 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF008000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Garamond"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="0" tint="-0.34998626667073579"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF008000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1418,100 +1511,104 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R7803c55867c845dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R076ce52d94aa4177" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -1877,56 +1974,56 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43B48E2B-14C2-4823-8192-F81958F9B1F3}">
   <dimension ref="C1:O146"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="2.90625" style="2" customWidth="1"/>
     <col min="3" max="3" width="49.6328125" style="2" customWidth="1"/>
     <col min="4" max="4" width="31.54296875" style="3" customWidth="1"/>
     <col min="5" max="5" width="45.08984375" style="2" customWidth="1"/>
     <col min="6" max="6" width="17.6328125" style="3" customWidth="1"/>
     <col min="7" max="7" width="38.90625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="31" x14ac:dyDescent="0.35">
-      <c r="C1" s="65" t="s">
+      <c r="C1" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="65"/>
-[...1 lines deleted...]
-      <c r="F1" s="65"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
     </row>
     <row r="3" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="3"/>
     </row>
@@ -3458,480 +3555,479 @@
         <v>2027</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C1:F1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="4" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="6" man="1"/>
     <brk id="82" min="2" max="6" man="1"/>
     <brk id="121" min="2" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5158EC76-5CC1-477B-878C-9864D7D2D5F0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="C1:P150"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="6" ySplit="1" topLeftCell="G73" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="6" ySplit="1" topLeftCell="G117" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="D87" sqref="D87"/>
+      <selection pane="bottomRight" activeCell="C1" sqref="C1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="2.90625" style="25" customWidth="1"/>
     <col min="3" max="3" width="39.7265625" style="25" customWidth="1"/>
     <col min="4" max="4" width="34.453125" style="32" customWidth="1"/>
     <col min="5" max="5" width="45.08984375" style="28" customWidth="1"/>
     <col min="6" max="6" width="17.6328125" style="29" customWidth="1"/>
-    <col min="7" max="7" width="38.90625" style="25" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16" width="8.7265625" style="24"/>
+    <col min="7" max="7" width="38.90625" style="24" customWidth="1"/>
+    <col min="8" max="8" width="28.7265625" style="24" customWidth="1"/>
+    <col min="9" max="16" width="8.7265625" style="24"/>
     <col min="17" max="16384" width="8.7265625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="47" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C1" s="63" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="63"/>
+      <c r="C1" s="64" t="s">
+        <v>235</v>
+      </c>
+      <c r="D1" s="64"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
     </row>
     <row r="2" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C2" s="64" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="64"/>
+      <c r="C2" s="65" t="s">
+        <v>284</v>
+      </c>
+      <c r="D2" s="65"/>
       <c r="E2" s="54"/>
       <c r="F2" s="56"/>
     </row>
     <row r="3" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="27"/>
       <c r="E3" s="54"/>
       <c r="F3" s="56"/>
     </row>
     <row r="4" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="30" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="31" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="E4" s="54"/>
       <c r="F4" s="56"/>
     </row>
     <row r="5" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E5" s="54"/>
       <c r="F5" s="56"/>
-      <c r="H5" s="32"/>
-[...1 lines deleted...]
-      <c r="J5" s="32"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
     </row>
     <row r="6" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="26" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="27"/>
       <c r="E6" s="54"/>
       <c r="F6" s="56"/>
-      <c r="G6" s="32"/>
+      <c r="G6" s="60"/>
     </row>
     <row r="7" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C7" s="30" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D7" s="33">
         <v>167400</v>
       </c>
       <c r="E7" s="54" t="s">
         <v>166</v>
       </c>
       <c r="F7" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="I7" s="59" t="s">
+      <c r="I7" s="61" t="s">
         <v>162</v>
       </c>
-      <c r="J7" s="59" t="s">
+      <c r="J7" s="61" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C8" s="30" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="54" t="s">
         <v>166</v>
       </c>
       <c r="F8" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="H8" s="25" t="s">
+      <c r="H8" s="24" t="s">
         <v>155</v>
       </c>
-      <c r="I8" s="60">
+      <c r="I8" s="34">
         <v>28735.020559986253</v>
       </c>
-      <c r="J8" s="61">
+      <c r="J8" s="35">
         <v>17.164842091641255</v>
       </c>
     </row>
     <row r="9" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E9" s="54"/>
       <c r="F9" s="56"/>
-      <c r="H9" s="25" t="s">
+      <c r="H9" s="24" t="s">
         <v>156</v>
       </c>
-      <c r="I9" s="60">
+      <c r="I9" s="34">
         <v>22617.19396991402</v>
       </c>
-      <c r="J9" s="61">
+      <c r="J9" s="35">
         <v>13.510363155619077</v>
       </c>
     </row>
     <row r="10" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
-      <c r="G10" s="36"/>
-      <c r="H10" s="25" t="s">
+      <c r="G10" s="62"/>
+      <c r="H10" s="24" t="s">
         <v>157</v>
       </c>
-      <c r="I10" s="60">
+      <c r="I10" s="34">
         <v>91930.097673689059</v>
       </c>
-      <c r="J10" s="61">
+      <c r="J10" s="35">
         <v>54.91437205496068</v>
       </c>
     </row>
     <row r="11" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="57"/>
       <c r="F11" s="57"/>
-      <c r="G11" s="36"/>
-      <c r="H11" s="25" t="s">
+      <c r="G11" s="62"/>
+      <c r="H11" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="I11" s="60">
+      <c r="I11" s="34">
         <v>24123.950007114665</v>
       </c>
-      <c r="J11" s="61">
+      <c r="J11" s="35">
         <v>14.410422697778966</v>
       </c>
     </row>
     <row r="12" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="57"/>
       <c r="F12" s="57"/>
-      <c r="G12" s="36"/>
-      <c r="H12" s="25" t="s">
+      <c r="G12" s="62"/>
+      <c r="H12" s="24" t="s">
         <v>159</v>
       </c>
-      <c r="I12" s="60">
+      <c r="I12" s="34">
         <v>28132.9661325251</v>
       </c>
-      <c r="J12" s="61">
+      <c r="J12" s="35">
         <v>16.805205349556072</v>
       </c>
     </row>
     <row r="13" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="57"/>
       <c r="F13" s="57"/>
-      <c r="G13" s="36"/>
-      <c r="H13" s="25" t="s">
+      <c r="G13" s="62"/>
+      <c r="H13" s="24" t="s">
         <v>160</v>
       </c>
-      <c r="I13" s="60">
+      <c r="I13" s="34">
         <v>108759.42140932979</v>
       </c>
-      <c r="J13" s="61">
+      <c r="J13" s="35">
         <v>64.967355446023262</v>
       </c>
       <c r="N13" s="34"/>
       <c r="O13" s="35"/>
     </row>
     <row r="14" spans="3:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="57"/>
       <c r="F14" s="57"/>
-      <c r="G14" s="36"/>
-      <c r="H14" s="25" t="s">
+      <c r="G14" s="62"/>
+      <c r="H14" s="24" t="s">
         <v>161</v>
       </c>
-      <c r="I14" s="60">
+      <c r="I14" s="34">
         <v>11195.322831795806</v>
       </c>
-      <c r="J14" s="61">
+      <c r="J14" s="35">
         <v>6.6875173508771955</v>
       </c>
       <c r="N14" s="34"/>
       <c r="O14" s="35"/>
     </row>
     <row r="15" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="27"/>
       <c r="E15" s="54"/>
       <c r="F15" s="56"/>
     </row>
     <row r="16" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C16" s="30" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="31" t="s">
         <v>222</v>
       </c>
       <c r="E16" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F16" s="56">
         <v>2027</v>
       </c>
-      <c r="G16" s="25" t="s">
+      <c r="G16" s="24" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="17" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E17" s="54"/>
       <c r="F17" s="56"/>
     </row>
     <row r="18" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="27"/>
       <c r="E18" s="54"/>
       <c r="F18" s="56"/>
     </row>
     <row r="19" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C19" s="30" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="56">
         <v>2027</v>
       </c>
-      <c r="G19" s="25" t="s">
+      <c r="G19" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="31">
         <v>155</v>
       </c>
       <c r="E20" s="54"/>
       <c r="F20" s="56"/>
-      <c r="G20" s="25" t="s">
+      <c r="G20" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C21" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>108</v>
       </c>
       <c r="E21" s="54"/>
       <c r="F21" s="56"/>
     </row>
     <row r="22" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C22" s="37" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="38">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="E22" s="54" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F22" s="56">
         <v>2027</v>
       </c>
-      <c r="G22" s="25" t="s">
+      <c r="G22" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C23" s="37" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="38">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="E23" s="54"/>
       <c r="F23" s="56"/>
     </row>
     <row r="24" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C24" s="37" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="38">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="E24" s="54"/>
       <c r="F24" s="56"/>
     </row>
     <row r="25" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C25" s="37" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="38">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="E25" s="54"/>
       <c r="F25" s="56"/>
-      <c r="H25" s="25" t="s">
-        <v>298</v>
+      <c r="H25" s="24" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="26" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C26" s="37" t="s">
         <v>68</v>
       </c>
       <c r="D26" s="38">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="E26" s="54"/>
       <c r="F26" s="56"/>
     </row>
     <row r="27" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C27" s="37" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="38">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="E27" s="54"/>
       <c r="F27" s="56"/>
     </row>
     <row r="28" spans="3:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C28" s="30" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D28" s="31" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E28" s="54" t="s">
         <v>201</v>
       </c>
       <c r="F28" s="56">
         <v>2027</v>
       </c>
-      <c r="G28" s="25" t="s">
+      <c r="G28" s="24" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="29" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E29" s="54"/>
       <c r="F29" s="56"/>
     </row>
     <row r="30" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D30" s="27"/>
       <c r="E30" s="54"/>
       <c r="F30" s="56"/>
     </row>
     <row r="31" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C31" s="30" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D31" s="33">
         <v>5363</v>
       </c>
       <c r="E31" s="54" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="F31" s="56">
         <v>2026</v>
       </c>
-      <c r="G31" s="25" t="s">
+      <c r="G31" s="24" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="32" spans="3:8" ht="13" x14ac:dyDescent="0.35">
       <c r="C32" s="30" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D32" s="31">
         <v>561</v>
       </c>
       <c r="E32" s="54" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F32" s="56">
         <v>2026</v>
       </c>
-      <c r="G32" s="25" t="s">
+      <c r="G32" s="24" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="33" spans="3:15" ht="13" x14ac:dyDescent="0.35">
       <c r="C33" s="25" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="E33" s="54" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="F33" s="56">
         <v>2027</v>
       </c>
-      <c r="G33" s="25" t="s">
+      <c r="G33" s="24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C34" s="37" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="31" t="s">
         <v>78</v>
       </c>
       <c r="E34" s="54"/>
       <c r="F34" s="56"/>
     </row>
     <row r="35" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C35" s="37" t="s">
         <v>67</v>
       </c>
       <c r="D35" s="31" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="54"/>
       <c r="F35" s="56"/>
     </row>
     <row r="36" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C36" s="37" t="s">
@@ -3963,846 +4059,846 @@
       <c r="E38" s="54"/>
       <c r="F38" s="56"/>
     </row>
     <row r="39" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C39" s="37" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="31" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="54"/>
       <c r="F39" s="56"/>
     </row>
     <row r="40" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C40" s="39"/>
       <c r="E40" s="54"/>
       <c r="F40" s="56"/>
     </row>
     <row r="41" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="27"/>
       <c r="E41" s="54"/>
       <c r="F41" s="56"/>
-      <c r="I41" s="62" t="s">
-[...7 lines deleted...]
-      <c r="O41" s="62"/>
+      <c r="I41" s="63" t="s">
+        <v>324</v>
+      </c>
+      <c r="J41" s="63"/>
+      <c r="K41" s="63"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="63"/>
+      <c r="N41" s="63"/>
+      <c r="O41" s="63"/>
     </row>
     <row r="42" spans="3:15" ht="26" x14ac:dyDescent="0.35">
       <c r="C42" s="30" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D42" s="40">
         <v>0.69</v>
       </c>
       <c r="E42" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F42" s="56">
         <v>2027</v>
       </c>
-      <c r="G42" s="25" t="s">
+      <c r="G42" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="I42" s="62"/>
-[...5 lines deleted...]
-      <c r="O42" s="62"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="63"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="63"/>
+      <c r="N42" s="63"/>
+      <c r="O42" s="63"/>
     </row>
     <row r="43" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="30" t="s">
         <v>152</v>
       </c>
       <c r="D43" s="40" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E43" s="54"/>
       <c r="F43" s="56"/>
     </row>
     <row r="44" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="31" t="s">
         <v>108</v>
       </c>
       <c r="E44" s="54" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="F44" s="56">
         <v>2027</v>
       </c>
-      <c r="G44" s="25" t="s">
+      <c r="G44" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C45" s="37" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="41" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="E45" s="54"/>
       <c r="F45" s="56"/>
     </row>
     <row r="46" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C46" s="37" t="s">
         <v>99</v>
       </c>
       <c r="D46" s="41" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E46" s="54"/>
       <c r="F46" s="56"/>
     </row>
     <row r="47" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C47" s="37" t="s">
         <v>100</v>
       </c>
       <c r="D47" s="41" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E47" s="54"/>
       <c r="F47" s="56"/>
     </row>
     <row r="48" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C48" s="37" t="s">
         <v>101</v>
       </c>
       <c r="D48" s="41" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="E48" s="54"/>
       <c r="F48" s="56"/>
     </row>
     <row r="49" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C49" s="37" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="41" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E49" s="54"/>
       <c r="F49" s="56"/>
     </row>
     <row r="50" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C50" s="37" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="41" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E50" s="54"/>
       <c r="F50" s="56"/>
     </row>
     <row r="51" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C51" s="37" t="s">
         <v>104</v>
       </c>
       <c r="D51" s="41" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E51" s="54"/>
       <c r="F51" s="56"/>
     </row>
     <row r="52" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C52" s="37" t="s">
         <v>105</v>
       </c>
       <c r="D52" s="41" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E52" s="54"/>
       <c r="F52" s="56"/>
     </row>
     <row r="53" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C53" s="37" t="s">
         <v>106</v>
       </c>
       <c r="D53" s="41" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="E53" s="54"/>
       <c r="F53" s="56"/>
     </row>
     <row r="54" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C54" s="37" t="s">
         <v>107</v>
       </c>
       <c r="D54" s="41" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E54" s="54"/>
       <c r="F54" s="56"/>
     </row>
     <row r="55" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C55" s="30" t="s">
         <v>224</v>
       </c>
       <c r="D55" s="38">
         <v>0.17399999999999999</v>
       </c>
       <c r="E55" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F55" s="56">
         <v>2027</v>
       </c>
-      <c r="G55" s="25" t="s">
+      <c r="G55" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E56" s="54"/>
       <c r="F56" s="56"/>
     </row>
     <row r="57" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="26" t="s">
         <v>36</v>
       </c>
       <c r="D57" s="27"/>
       <c r="E57" s="54"/>
       <c r="F57" s="56"/>
     </row>
     <row r="58" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="30" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D58" s="42" t="s">
         <v>209</v>
       </c>
       <c r="E58" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F58" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E59" s="54"/>
       <c r="F59" s="56"/>
     </row>
     <row r="60" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="26" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="27"/>
       <c r="E60" s="54"/>
       <c r="F60" s="56"/>
     </row>
     <row r="61" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="30" t="s">
         <v>111</v>
       </c>
       <c r="D61" s="33">
         <v>39904</v>
       </c>
       <c r="E61" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F61" s="56">
         <v>2027</v>
       </c>
-      <c r="G61" s="25" t="s">
+      <c r="G61" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="62" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="43" t="s">
         <v>215</v>
       </c>
       <c r="E62" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F62" s="56">
         <v>2027</v>
       </c>
-      <c r="G62" s="25" t="s">
+      <c r="G62" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C63" s="44" t="s">
         <v>112</v>
       </c>
       <c r="D63" s="41" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E63" s="54"/>
       <c r="F63" s="56"/>
     </row>
     <row r="64" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C64" s="44" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="41" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="E64" s="54"/>
       <c r="F64" s="56"/>
     </row>
     <row r="65" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C65" s="44" t="s">
         <v>114</v>
       </c>
       <c r="D65" s="41" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E65" s="54"/>
       <c r="F65" s="56"/>
     </row>
     <row r="66" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C66" s="44" t="s">
         <v>115</v>
       </c>
       <c r="D66" s="41" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E66" s="54"/>
       <c r="F66" s="56"/>
     </row>
     <row r="67" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C67" s="44" t="s">
         <v>213</v>
       </c>
       <c r="D67" s="45" t="s">
         <v>212</v>
       </c>
       <c r="E67" s="54" t="s">
         <v>214</v>
       </c>
       <c r="F67" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="68" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E68" s="54"/>
       <c r="F68" s="56"/>
     </row>
     <row r="69" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="30" t="s">
         <v>33</v>
       </c>
       <c r="D69" s="46" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E69" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F69" s="56">
         <v>2027</v>
       </c>
-      <c r="G69" s="25" t="s">
+      <c r="G69" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C70" s="30" t="s">
         <v>34</v>
       </c>
       <c r="D70" s="46" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E70" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F70" s="56">
         <v>2027</v>
       </c>
-      <c r="G70" s="25" t="s">
+      <c r="G70" s="24" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="71" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E71" s="54"/>
       <c r="F71" s="56"/>
     </row>
     <row r="72" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C72" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="27"/>
       <c r="E72" s="54"/>
       <c r="F72" s="56"/>
     </row>
     <row r="73" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C73" s="30" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="31" t="s">
         <v>76</v>
       </c>
       <c r="E73" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F73" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="74" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C74" s="30" t="s">
         <v>50</v>
       </c>
       <c r="D74" s="31" t="s">
         <v>51</v>
       </c>
       <c r="E74" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F74" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="75" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C75" s="30" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D75" s="31" t="s">
         <v>44</v>
       </c>
       <c r="E75" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F75" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C76" s="30" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D76" s="31" t="s">
         <v>49</v>
       </c>
       <c r="E76" s="54" t="s">
         <v>41</v>
       </c>
       <c r="F76" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="77" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C77" s="30" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D77" s="31" t="s">
         <v>64</v>
       </c>
       <c r="E77" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F77" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C78" s="30" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D78" s="31" t="s">
         <v>40</v>
       </c>
       <c r="E78" s="54" t="s">
         <v>41</v>
       </c>
       <c r="F78" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="79" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C79" s="52" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D79" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E79" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F79" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C80" s="53" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D80" s="42" t="s">
         <v>211</v>
       </c>
       <c r="E80" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F80" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E81" s="54"/>
       <c r="F81" s="56"/>
     </row>
     <row r="82" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="27"/>
       <c r="E82" s="54"/>
       <c r="F82" s="56"/>
     </row>
-    <row r="83" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="3:7" ht="19" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83" s="30" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D83" s="31" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E83" s="54" t="s">
-        <v>171</v>
+        <v>323</v>
       </c>
       <c r="F83" s="56">
         <v>2026</v>
       </c>
     </row>
-    <row r="84" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="3:7" ht="19" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84" s="30" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="D84" s="31" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="E84" s="54" t="s">
-        <v>171</v>
+        <v>323</v>
       </c>
       <c r="F84" s="56">
         <v>2026</v>
       </c>
     </row>
-    <row r="85" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="3:7" ht="19" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="D85" s="31" t="s">
+        <v>318</v>
+      </c>
+      <c r="E85" s="54" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F85" s="56">
         <v>2026</v>
       </c>
     </row>
-    <row r="86" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="3:7" ht="19" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86" s="30" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D86" s="31" t="s">
         <v>175</v>
       </c>
       <c r="E86" s="54" t="s">
-        <v>171</v>
+        <v>323</v>
       </c>
       <c r="F86" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="87" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C87" s="30" t="s">
         <v>200</v>
       </c>
       <c r="D87" s="31" t="s">
         <v>199</v>
       </c>
       <c r="E87" s="54" t="s">
         <v>176</v>
       </c>
       <c r="F87" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="88" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C88" s="30" t="s">
-        <v>290</v>
+        <v>320</v>
       </c>
       <c r="D88" s="31" t="s">
-        <v>286</v>
+        <v>322</v>
       </c>
       <c r="E88" s="54" t="s">
-        <v>86</v>
+        <v>321</v>
       </c>
       <c r="F88" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="89" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E89" s="54"/>
       <c r="F89" s="56"/>
     </row>
     <row r="90" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D90" s="27"/>
       <c r="E90" s="54"/>
       <c r="F90" s="56"/>
     </row>
     <row r="91" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C91" s="25" t="s">
         <v>225</v>
       </c>
       <c r="E91" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F91" s="56">
         <v>2027</v>
       </c>
-      <c r="G91" s="25" t="s">
+      <c r="G91" s="24" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="92" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C92" s="37" t="s">
         <v>87</v>
       </c>
       <c r="D92" s="47" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E92" s="54"/>
       <c r="F92" s="56"/>
     </row>
     <row r="93" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C93" s="37" t="s">
         <v>88</v>
       </c>
       <c r="D93" s="47" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E93" s="54"/>
       <c r="F93" s="56"/>
     </row>
     <row r="94" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C94" s="37" t="s">
         <v>89</v>
       </c>
       <c r="D94" s="47" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E94" s="54"/>
       <c r="F94" s="56"/>
     </row>
     <row r="95" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C95" s="37" t="s">
         <v>90</v>
       </c>
       <c r="D95" s="47" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E95" s="54"/>
       <c r="F95" s="56"/>
     </row>
     <row r="96" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C96" s="37" t="s">
         <v>91</v>
       </c>
       <c r="D96" s="47" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E96" s="54"/>
       <c r="F96" s="56"/>
     </row>
     <row r="97" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C97" s="37" t="s">
         <v>92</v>
       </c>
       <c r="D97" s="47" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E97" s="54"/>
       <c r="F97" s="56"/>
     </row>
     <row r="98" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C98" s="37" t="s">
         <v>93</v>
       </c>
       <c r="D98" s="47" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E98" s="54"/>
       <c r="F98" s="56"/>
     </row>
     <row r="99" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C99" s="37" t="s">
         <v>94</v>
       </c>
       <c r="D99" s="47" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E99" s="54"/>
       <c r="F99" s="56"/>
     </row>
     <row r="100" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C100" s="37" t="s">
         <v>95</v>
       </c>
       <c r="D100" s="47" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E100" s="54"/>
       <c r="F100" s="56"/>
     </row>
     <row r="101" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C101" s="37" t="s">
         <v>96</v>
       </c>
       <c r="D101" s="47" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E101" s="54"/>
       <c r="F101" s="56"/>
     </row>
     <row r="102" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E102" s="54"/>
       <c r="F102" s="56"/>
     </row>
     <row r="103" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C103" s="30" t="s">
         <v>116</v>
       </c>
       <c r="D103" s="33">
         <v>11467</v>
       </c>
       <c r="E103" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F103" s="56">
         <v>2027</v>
       </c>
-      <c r="G103" s="25" t="s">
+      <c r="G103" s="24" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="104" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C104" s="30" t="s">
         <v>117</v>
       </c>
       <c r="D104" s="33" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E104" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F104" s="56">
         <v>2027</v>
       </c>
-      <c r="G104" s="25" t="s">
+      <c r="G104" s="24" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="105" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C105" s="30" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D105" s="31" t="s">
         <v>55</v>
       </c>
       <c r="E105" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F105" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="106" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C106" s="30" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D106" s="31" t="s">
         <v>58</v>
       </c>
       <c r="E106" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F106" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C107" s="30" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D107" s="31" t="s">
         <v>54</v>
       </c>
       <c r="E107" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F107" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="108" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C108" s="30" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D108" s="31" t="s">
         <v>56</v>
       </c>
       <c r="E108" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F108" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C109" s="30" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D109" s="31" t="s">
         <v>59</v>
       </c>
       <c r="E109" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F109" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="110" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C110" s="30" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D110" s="42" t="s">
         <v>207</v>
       </c>
       <c r="E110" s="54" t="s">
         <v>45</v>
       </c>
       <c r="F110" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="111" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C111" s="52" t="s">
         <v>151</v>
       </c>
       <c r="D111" s="48" t="s">
         <v>177</v>
       </c>
       <c r="E111" s="58" t="s">
         <v>140</v>
       </c>
       <c r="F111" s="56">
         <v>2026</v>
       </c>
     </row>
@@ -4821,594 +4917,595 @@
       <c r="D113" s="48" t="s">
         <v>178</v>
       </c>
       <c r="E113" s="54" t="s">
         <v>140</v>
       </c>
       <c r="F113" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="114" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D114" s="49"/>
       <c r="E114" s="54"/>
       <c r="F114" s="56"/>
     </row>
     <row r="115" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C115" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D115" s="27"/>
       <c r="E115" s="54"/>
       <c r="F115" s="56"/>
     </row>
     <row r="116" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C116" s="30" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D116" s="31" t="s">
         <v>181</v>
       </c>
       <c r="E116" s="54" t="s">
         <v>180</v>
       </c>
       <c r="F116" s="56">
         <v>2028</v>
       </c>
     </row>
     <row r="117" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C117" s="30" t="s">
         <v>30</v>
       </c>
       <c r="D117" s="31" t="s">
         <v>119</v>
       </c>
       <c r="E117" s="54" t="s">
         <v>38</v>
       </c>
       <c r="F117" s="56">
         <v>2027</v>
       </c>
-      <c r="G117" s="25" t="s">
+      <c r="G117" s="24" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="118" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C118" s="30" t="s">
         <v>110</v>
       </c>
       <c r="D118" s="31" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="E118" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F118" s="56">
         <v>2027</v>
       </c>
-      <c r="G118" s="25" t="s">
+      <c r="G118" s="24" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="119" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C119" s="30" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D119" s="31" t="s">
         <v>139</v>
       </c>
       <c r="E119" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F119" s="56">
         <v>2027</v>
       </c>
-      <c r="G119" s="25" t="s">
+      <c r="G119" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="120" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E120" s="54"/>
       <c r="F120" s="56"/>
     </row>
     <row r="121" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C121" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D121" s="27"/>
       <c r="E121" s="54"/>
       <c r="F121" s="56"/>
     </row>
     <row r="122" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C122" s="30" t="s">
         <v>227</v>
       </c>
       <c r="D122" s="31" t="s">
         <v>124</v>
       </c>
       <c r="E122" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F122" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="123" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C123" s="30" t="s">
         <v>226</v>
       </c>
       <c r="D123" s="33">
         <v>113178</v>
       </c>
       <c r="E123" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F123" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="124" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C124" s="30" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="D124" s="31" t="s">
-        <v>198</v>
+        <v>331</v>
       </c>
       <c r="E124" s="54" t="s">
-        <v>196</v>
+        <v>330</v>
       </c>
       <c r="F124" s="56">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="125" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C125" s="25" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="D125" s="60">
+        <v>302</v>
+      </c>
+      <c r="D125" s="59">
         <v>113178</v>
       </c>
       <c r="E125" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F125" s="56">
         <v>2026</v>
       </c>
-      <c r="G125" s="25" t="s">
-        <v>310</v>
+      <c r="G125" s="24" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="126" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E126" s="54"/>
       <c r="F126" s="56"/>
     </row>
     <row r="127" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C127" s="26" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="27"/>
       <c r="E127" s="54"/>
       <c r="F127" s="56"/>
     </row>
     <row r="128" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C128" s="30" t="s">
         <v>228</v>
       </c>
       <c r="D128" s="31" t="s">
         <v>39</v>
       </c>
       <c r="E128" s="54" t="s">
         <v>38</v>
       </c>
       <c r="F128" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="129" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C129" s="30"/>
       <c r="D129" s="31" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="E129" s="54" t="s">
         <v>38</v>
       </c>
       <c r="F129" s="56">
         <v>2027</v>
       </c>
-      <c r="G129" s="25" t="s">
-        <v>312</v>
+      <c r="G129" s="24" t="s">
+        <v>305</v>
       </c>
     </row>
     <row r="130" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C130" s="30" t="s">
-        <v>287</v>
+        <v>338</v>
       </c>
       <c r="D130" s="31" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="E130" s="54" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="F130" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="131" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C131" s="30" t="s">
-        <v>288</v>
+        <v>339</v>
       </c>
       <c r="D131" s="40" t="s">
-        <v>190</v>
+        <v>325</v>
       </c>
       <c r="E131" s="54" t="s">
-        <v>187</v>
+        <v>310</v>
       </c>
       <c r="F131" s="56">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="132" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C132" s="30" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D132" s="40" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="E132" s="54" t="s">
-        <v>221</v>
+        <v>340</v>
       </c>
       <c r="F132" s="56">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="133" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C133" s="30" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D133" s="40" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="E133" s="54" t="s">
-        <v>221</v>
+        <v>340</v>
       </c>
       <c r="F133" s="56">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="134" spans="3:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C134" s="30" t="s">
         <v>229</v>
       </c>
       <c r="D134" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="E134" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F134" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="135" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E135" s="54"/>
       <c r="F135" s="56"/>
     </row>
     <row r="136" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C136" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="27"/>
       <c r="E136" s="54"/>
       <c r="F136" s="56"/>
     </row>
     <row r="137" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C137" s="30" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="D137" s="33">
         <v>57467</v>
       </c>
       <c r="E137" s="54" t="s">
         <v>166</v>
       </c>
       <c r="F137" s="56"/>
-      <c r="G137" s="25" t="s">
-        <v>305</v>
+      <c r="G137" s="24" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="138" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C138" s="30" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="D138" s="33">
         <v>3387</v>
       </c>
       <c r="E138" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F138" s="56"/>
-      <c r="G138" s="25" t="s">
-        <v>304</v>
+      <c r="G138" s="24" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="139" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C139" s="30"/>
       <c r="D139" s="33" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E139" s="54" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="F139" s="56"/>
-      <c r="G139" s="25" t="s">
-        <v>304</v>
+      <c r="G139" s="24" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C140" s="30" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D140" s="33" t="s">
-        <v>306</v>
+        <v>335</v>
       </c>
       <c r="E140" s="54" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="F140" s="56"/>
-      <c r="G140" s="25" t="s">
-        <v>308</v>
+      <c r="G140" s="24" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="141" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C141" s="30" t="s">
         <v>150</v>
       </c>
       <c r="D141" s="38" t="s">
         <v>134</v>
       </c>
       <c r="E141" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F141" s="56">
         <v>2027</v>
       </c>
-      <c r="G141" s="25" t="s">
+      <c r="G141" s="24" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="142" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="30" t="s">
         <v>133</v>
       </c>
       <c r="D142" s="38" t="s">
         <v>135</v>
       </c>
       <c r="E142" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F142" s="56">
         <v>2027</v>
       </c>
-      <c r="G142" s="25" t="s">
+      <c r="G142" s="24" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="143" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C143" s="30" t="s">
-        <v>182</v>
+        <v>332</v>
       </c>
       <c r="D143" s="31" t="s">
-        <v>218</v>
+        <v>334</v>
       </c>
       <c r="E143" s="54" t="s">
-        <v>183</v>
+        <v>333</v>
       </c>
       <c r="F143" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="G143" s="25" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G143" s="24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="144" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C144" s="30" t="s">
-        <v>185</v>
+        <v>336</v>
       </c>
       <c r="D144" s="31" t="s">
-        <v>184</v>
+        <v>337</v>
       </c>
       <c r="E144" s="54" t="s">
-        <v>230</v>
+        <v>333</v>
       </c>
       <c r="F144" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="G144" s="25" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G144" s="24" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="145" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C145" s="30" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D145" s="31" t="s">
         <v>219</v>
       </c>
       <c r="E145" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F145" s="56">
         <v>2027</v>
       </c>
-      <c r="G145" s="25" t="s">
+      <c r="G145" s="24" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="146" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C146" s="30" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D146" s="31" t="s">
         <v>127</v>
       </c>
       <c r="E146" s="54" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F146" s="56">
         <v>2027</v>
       </c>
-      <c r="G146" s="25" t="s">
+      <c r="G146" s="24" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="147" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C147" s="30" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D147" s="31" t="s">
         <v>128</v>
       </c>
       <c r="E147" s="54" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F147" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="148" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C148" s="30" t="s">
-        <v>188</v>
+        <v>327</v>
       </c>
       <c r="D148" s="31" t="s">
-        <v>186</v>
+        <v>328</v>
       </c>
       <c r="E148" s="54" t="s">
-        <v>187</v>
+        <v>310</v>
       </c>
       <c r="F148" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="149" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C149" s="30" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D149" s="31" t="s">
         <v>217</v>
       </c>
       <c r="E149" s="56" t="s">
         <v>191</v>
       </c>
       <c r="F149" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="150" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C150" s="30" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D150" s="51" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E150" s="54" t="s">
         <v>75</v>
       </c>
       <c r="F150" s="56">
         <v>2027</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="I41:O42"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="1.5748031496062993" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="3" man="1"/>
     <brk id="88" min="2" max="3" man="1"/>
     <brk id="134" min="2" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13476803</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Summary of Conditions in Greater Dandenong</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-02-13T04:13:57Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-09-27T22:29:27Z</value>
+      <value order="0">2026-10-26T20:14:36Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-10-06T04:50:05Z</value>
+      <value order="0">2026-10-26T20:14:37Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17665483</value>
+      <value order="0">vA17775373</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">3.0</value>
+      <value order="0">6.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">3</value>
+      <value order="0">7</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">Updated data</value>
+      <value order="0">Amended information</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA481061</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
@@ -5480,78 +5577,78 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A13476803</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Summary of Conditions in Greater Dandenong</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-13T04:13:57Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-09-27T22:29:27Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-10-26T20:14:36Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-10-06T04:50:05Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-10-26T20:14:37Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17665483</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17775373</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">3.0</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">6.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">3</vt:r8>
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">7</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated data</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Amended information</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>