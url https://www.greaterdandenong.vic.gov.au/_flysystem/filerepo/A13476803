--- v1 (2026-03-22)
+++ v2 (2026-04-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R0753a6aa6a244234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R98ec655dd0e3423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1398,51 +1398,51 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R1b1e24c8667c4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R84f174e5d7e54c5f" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -5164,63 +5164,63 @@
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="3" man="1"/>
     <brk id="88" min="2" max="3" man="1"/>
     <brk id="132" min="2" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXML/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13476803</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Summary of Conditions in Greater Dandenong</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2026-02-13T04:13:57Z</value>
+      <value order="0">2026-02-13T05:13:57Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-13T04:14:02Z</value>
+      <value order="0">2026-02-13T05:14:02Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-26T01:23:08Z</value>
+      <value order="0">2026-02-26T02:23:08Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA16816182</value>
     </field>
     <field name="Objective-Version">
       <value order="0">1.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">1</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -5307,63 +5307,63 @@
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hayden Brown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A13476803</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Summary of Conditions in Greater Dandenong</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2026-02-13T04:13:57Z</vt:filetime>
+    <vt:filetime>2026-02-13T05:13:57Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-02-13T04:14:02Z</vt:filetime>
+    <vt:filetime>2026-02-13T05:14:02Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-02-26T01:23:08Z</vt:filetime>
+    <vt:filetime>2026-02-26T02:23:08Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Hayden Brown</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Census Analysis 2022 Website Files</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA16816182</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>