--- v2 (2026-04-12)
+++ v3 (2026-05-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R98ec655dd0e3423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rdbe9dbb771714fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1398,51 +1398,51 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R84f174e5d7e54c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R3f4d18659ee74298" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>