--- v3 (2026-05-02)
+++ v4 (2026-05-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rdbe9dbb771714fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R17e6b310f932409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1398,51 +1398,51 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R3f4d18659ee74298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R0d87afbdc6e44522" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>