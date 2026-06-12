--- v4 (2026-05-23)
+++ v5 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R17e6b310f932409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rb40c882c36b542f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1398,51 +1398,51 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R0d87afbdc6e44522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="Rbd948feb4a3c4f1a" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>