--- v5 (2026-06-12)
+++ v6 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rb40c882c36b542f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R2e1e3a415ad34eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1398,51 +1398,51 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="Rbd948feb4a3c4f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R2f0f3dc3cd344a08" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -5148,79 +5148,79 @@
       <c r="E144" s="57" t="s">
         <v>75</v>
       </c>
       <c r="F144" s="59">
         <v>2027</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="I41:O42"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <pageMargins left="1.5748031496062993" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="3" man="1"/>
     <brk id="88" min="2" max="3" man="1"/>
     <brk id="132" min="2" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXML/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXML/item.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13476803</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Summary of Conditions in Greater Dandenong</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2026-02-13T05:13:57Z</value>
+      <value order="0">2026-02-13T04:13:57Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-13T05:14:02Z</value>
+      <value order="0">2026-02-13T04:14:02Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-26T02:23:08Z</value>
+      <value order="0">2026-02-26T01:23:08Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA16816182</value>
     </field>
     <field name="Objective-Version">
       <value order="0">1.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">1</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -5237,51 +5237,51 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
@@ -5293,106 +5293,106 @@
       <vt:lpstr>Original</vt:lpstr>
       <vt:lpstr>Display</vt:lpstr>
       <vt:lpstr>Display!Print_Area</vt:lpstr>
       <vt:lpstr>Original!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hayden Brown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...78 lines deleted...]
-</Properties>
+<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A13476803</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Summary of Conditions in Greater Dandenong</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-13T04:13:57Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-13T04:14:02Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-26T01:23:08Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA16816182</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+</op:Properties>
 </file>