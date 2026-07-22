--- v6 (2026-07-02)
+++ v7 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R2e1e3a415ad34eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R89a25dd6bc1b4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1398,51 +1398,51 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R2f0f3dc3cd344a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf96237a4c03f4ba9" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>