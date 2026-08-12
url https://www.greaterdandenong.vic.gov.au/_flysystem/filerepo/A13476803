--- v7 (2026-07-22)
+++ v8 (2026-08-12)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R89a25dd6bc1b4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R067333d7045d45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{45B632FB-F0B5-41FF-BE10-1AB0AD6DA883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F86B8163-C426-4B85-B7D4-90D1DC54402D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$144</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$150</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="321">
   <si>
     <t>STATISTICS SUMMARY</t>
   </si>
   <si>
     <t>Spoken Languages</t>
   </si>
   <si>
     <t>Major spoken languages</t>
   </si>
   <si>
     <t>Settlement</t>
   </si>
   <si>
     <t>Asylum seekers</t>
   </si>
   <si>
     <t>Health</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Incomes</t>
   </si>
   <si>
@@ -944,62 +944,125 @@
     <t>Health card  holders, 2025</t>
   </si>
   <si>
     <t>Aged pensioner recipients/population 65+, 2025</t>
   </si>
   <si>
     <t>Data apply to the year 2021, unless otherwise stated</t>
   </si>
   <si>
     <t>Per cent feel unsafe walking alone  at night, 2023</t>
   </si>
   <si>
     <t>Census 2021, ABS 2022 (No other variables, file T7)</t>
   </si>
   <si>
     <t>Census 2021, ABS 2022  (No other variables, file T7)</t>
   </si>
   <si>
     <t xml:space="preserve">Census 2021, ABS 2022 </t>
   </si>
   <si>
     <t>12.7%</t>
   </si>
   <si>
     <t>3.6%</t>
+  </si>
+  <si>
+    <t>129 sq. km.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.2% (Vic: 10.6%) </t>
+  </si>
+  <si>
+    <t>median income males, females</t>
+  </si>
+  <si>
+    <t>Households 2026</t>
+  </si>
+  <si>
+    <t>Non Private Dwellings</t>
+  </si>
+  <si>
+    <t>inc. 691 boarding houses</t>
+  </si>
+  <si>
+    <t>Census 2021, ABS 2023</t>
+  </si>
+  <si>
+    <t>Social Housing Units, 2025</t>
+  </si>
+  <si>
+    <t>T137</t>
+  </si>
+  <si>
+    <t>T274</t>
+  </si>
+  <si>
+    <t>2421  (4.2% dwellings/3.0% Vic.)</t>
+  </si>
+  <si>
+    <t>Aust. Institute of Health and Welfare, 2026</t>
+  </si>
+  <si>
+    <t>T602</t>
+  </si>
+  <si>
+    <t>Employment within municipality, 2021</t>
+  </si>
+  <si>
+    <t>T406</t>
+  </si>
+  <si>
+    <t>Males: $790  Females: $482</t>
+  </si>
+  <si>
+    <t>T172</t>
+  </si>
+  <si>
+    <t>EGM Gambling losses 2025/26</t>
+  </si>
+  <si>
+    <t>EGM Gambling losses per adult, 2025/26</t>
+  </si>
+  <si>
+    <t>$147 million</t>
+  </si>
+  <si>
+    <t>$1,104 - second highest rate in Victoria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
@@ -1028,86 +1091,71 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFF00"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFFFF00"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF008000"/>
       <name val="Garamond"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="5"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF008000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Aptos Narrow"/>
@@ -1209,114 +1257,102 @@
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -1341,108 +1377,120 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf96237a4c03f4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf57845307b554fea" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -1808,56 +1856,56 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43B48E2B-14C2-4823-8192-F81958F9B1F3}">
   <dimension ref="C1:O146"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="2.90625" style="2" customWidth="1"/>
     <col min="3" max="3" width="49.6328125" style="2" customWidth="1"/>
     <col min="4" max="4" width="31.54296875" style="3" customWidth="1"/>
     <col min="5" max="5" width="45.08984375" style="2" customWidth="1"/>
     <col min="6" max="6" width="17.6328125" style="3" customWidth="1"/>
     <col min="7" max="7" width="38.90625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="31" x14ac:dyDescent="0.35">
-      <c r="C1" s="62" t="s">
+      <c r="C1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="62"/>
-[...1 lines deleted...]
-      <c r="F1" s="62"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
     </row>
     <row r="3" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="3"/>
     </row>
@@ -3387,1864 +3435,1960 @@
       </c>
       <c r="F146" s="3">
         <v>2027</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C1:F1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="4" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="6" man="1"/>
     <brk id="82" min="2" max="6" man="1"/>
     <brk id="121" min="2" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5158EC76-5CC1-477B-878C-9864D7D2D5F0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="C1:P144"/>
+  <dimension ref="C1:P150"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="6" ySplit="1" topLeftCell="H2" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C1" sqref="C1:D1"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="2.90625" style="25" customWidth="1"/>
     <col min="3" max="3" width="39.7265625" style="25" customWidth="1"/>
     <col min="4" max="4" width="34.453125" style="32" customWidth="1"/>
     <col min="5" max="5" width="45.08984375" style="28" customWidth="1"/>
     <col min="6" max="6" width="17.6328125" style="29" customWidth="1"/>
-    <col min="7" max="7" width="38.90625" style="24" customWidth="1"/>
-    <col min="8" max="16" width="8.7265625" style="24"/>
+    <col min="7" max="7" width="38.90625" style="25" customWidth="1"/>
+    <col min="8" max="8" width="28.7265625" style="25" customWidth="1"/>
+    <col min="9" max="12" width="8.7265625" style="25"/>
+    <col min="13" max="16" width="8.7265625" style="24"/>
     <col min="17" max="16384" width="8.7265625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="47" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C1" s="64" t="s">
+      <c r="C1" s="63" t="s">
         <v>236</v>
       </c>
-      <c r="D1" s="64"/>
-[...1 lines deleted...]
-      <c r="F1" s="58"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
     </row>
     <row r="2" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C2" s="65" t="s">
+      <c r="C2" s="64" t="s">
         <v>293</v>
       </c>
-      <c r="D2" s="65"/>
-[...1 lines deleted...]
-      <c r="F2" s="59"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="56"/>
     </row>
     <row r="3" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="27"/>
-      <c r="E3" s="57"/>
-      <c r="F3" s="59"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="56"/>
     </row>
     <row r="4" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="30" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="31" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="F4" s="59"/>
+        <v>300</v>
+      </c>
+      <c r="E4" s="54"/>
+      <c r="F4" s="56"/>
     </row>
     <row r="5" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E5" s="57"/>
-[...3 lines deleted...]
-      <c r="J5" s="33"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="56"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
     </row>
     <row r="6" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="26" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="27"/>
-      <c r="E6" s="57"/>
-[...1 lines deleted...]
-      <c r="G6" s="33"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="32"/>
     </row>
     <row r="7" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C7" s="30" t="s">
         <v>267</v>
       </c>
-      <c r="D7" s="34">
+      <c r="D7" s="33">
         <v>167400</v>
       </c>
-      <c r="E7" s="57" t="s">
+      <c r="E7" s="54" t="s">
         <v>166</v>
       </c>
-      <c r="F7" s="59" t="s">
+      <c r="F7" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="I7" s="35" t="s">
+      <c r="I7" s="59" t="s">
         <v>162</v>
       </c>
-      <c r="J7" s="35" t="s">
+      <c r="J7" s="59" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C8" s="30" t="s">
         <v>268</v>
       </c>
       <c r="D8" s="31"/>
-      <c r="E8" s="57" t="s">
+      <c r="E8" s="54" t="s">
         <v>166</v>
       </c>
-      <c r="F8" s="59" t="s">
+      <c r="F8" s="56" t="s">
         <v>42</v>
       </c>
-      <c r="H8" s="24" t="s">
+      <c r="H8" s="25" t="s">
         <v>155</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="60">
         <v>28735.020559986253</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="61">
         <v>17.164842091641255</v>
       </c>
     </row>
     <row r="9" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E9" s="57"/>
-[...1 lines deleted...]
-      <c r="H9" s="24" t="s">
+      <c r="E9" s="54"/>
+      <c r="F9" s="56"/>
+      <c r="H9" s="25" t="s">
         <v>156</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="60">
         <v>22617.19396991402</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="61">
         <v>13.510363155619077</v>
       </c>
     </row>
     <row r="10" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C10" s="38"/>
-[...4 lines deleted...]
-      <c r="H10" s="24" t="s">
+      <c r="C10" s="36"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="57"/>
+      <c r="F10" s="57"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="60">
         <v>91930.097673689059</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="61">
         <v>54.91437205496068</v>
       </c>
     </row>
     <row r="11" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C11" s="38"/>
-[...4 lines deleted...]
-      <c r="H11" s="24" t="s">
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="57"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="60">
         <v>24123.950007114665</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="61">
         <v>14.410422697778966</v>
       </c>
     </row>
     <row r="12" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C12" s="38"/>
-[...4 lines deleted...]
-      <c r="H12" s="24" t="s">
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="25" t="s">
         <v>159</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="60">
         <v>28132.9661325251</v>
       </c>
-      <c r="J12" s="37">
+      <c r="J12" s="61">
         <v>16.805205349556072</v>
       </c>
     </row>
     <row r="13" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C13" s="38"/>
-[...4 lines deleted...]
-      <c r="H13" s="24" t="s">
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="25" t="s">
         <v>160</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="60">
         <v>108759.42140932979</v>
       </c>
-      <c r="J13" s="37">
+      <c r="J13" s="61">
         <v>64.967355446023262</v>
       </c>
-      <c r="N13" s="36"/>
-      <c r="O13" s="37"/>
+      <c r="N13" s="34"/>
+      <c r="O13" s="35"/>
     </row>
     <row r="14" spans="3:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C14" s="38"/>
-[...4 lines deleted...]
-      <c r="H14" s="24" t="s">
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="57"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="60">
         <v>11195.322831795806</v>
       </c>
-      <c r="J14" s="37">
+      <c r="J14" s="61">
         <v>6.6875173508771955</v>
       </c>
-      <c r="N14" s="36"/>
-      <c r="O14" s="37"/>
+      <c r="N14" s="34"/>
+      <c r="O14" s="35"/>
     </row>
     <row r="15" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="27"/>
-      <c r="E15" s="57"/>
-      <c r="F15" s="59"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="56"/>
     </row>
     <row r="16" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C16" s="30" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="31" t="s">
         <v>222</v>
       </c>
-      <c r="E16" s="57" t="s">
+      <c r="E16" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F16" s="59">
-[...2 lines deleted...]
-      <c r="G16" s="24" t="s">
+      <c r="F16" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G16" s="25" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="17" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-    <row r="18" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E17" s="54"/>
+      <c r="F17" s="56"/>
+    </row>
+    <row r="18" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="27"/>
-      <c r="E18" s="57"/>
-[...2 lines deleted...]
-    <row r="19" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E18" s="54"/>
+      <c r="F18" s="56"/>
+    </row>
+    <row r="19" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C19" s="30" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="57" t="s">
+      <c r="E19" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F19" s="59">
-[...2 lines deleted...]
-      <c r="G19" s="24" t="s">
+      <c r="F19" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G19" s="25" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="20" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="31">
         <v>155</v>
       </c>
-      <c r="E20" s="57"/>
-[...1 lines deleted...]
-      <c r="G20" s="24" t="s">
+      <c r="E20" s="54"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="25" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="21" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C21" s="40" t="s">
+    <row r="21" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C21" s="37" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="31" t="s">
         <v>108</v>
       </c>
-      <c r="E21" s="57"/>
-[...3 lines deleted...]
-      <c r="C22" s="40" t="s">
+      <c r="E21" s="54"/>
+      <c r="F21" s="56"/>
+    </row>
+    <row r="22" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C22" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="38">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="E22" s="57" t="s">
+      <c r="E22" s="54" t="s">
         <v>295</v>
       </c>
-      <c r="F22" s="59">
-[...2 lines deleted...]
-      <c r="G22" s="24" t="s">
+      <c r="F22" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G22" s="25" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="23" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C23" s="40" t="s">
+    <row r="23" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C23" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="38">
         <v>7.9000000000000001E-2</v>
       </c>
-      <c r="E23" s="57"/>
-[...3 lines deleted...]
-      <c r="C24" s="40" t="s">
+      <c r="E23" s="54"/>
+      <c r="F23" s="56"/>
+    </row>
+    <row r="24" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C24" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="38">
         <v>5.8000000000000003E-2</v>
       </c>
-      <c r="E24" s="57"/>
-[...3 lines deleted...]
-      <c r="C25" s="40" t="s">
+      <c r="E24" s="54"/>
+      <c r="F24" s="56"/>
+    </row>
+    <row r="25" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C25" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="38">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="E25" s="57"/>
-[...3 lines deleted...]
-      <c r="C26" s="40" t="s">
+      <c r="E25" s="54"/>
+      <c r="F25" s="56"/>
+      <c r="H25" s="25" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="26" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C26" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="38">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="E26" s="57"/>
-[...3 lines deleted...]
-      <c r="C27" s="40" t="s">
+      <c r="E26" s="54"/>
+      <c r="F26" s="56"/>
+    </row>
+    <row r="27" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C27" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="38">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="E27" s="57"/>
-[...2 lines deleted...]
-    <row r="28" spans="3:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E27" s="54"/>
+      <c r="F27" s="56"/>
+    </row>
+    <row r="28" spans="3:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C28" s="30" t="s">
         <v>254</v>
       </c>
       <c r="D28" s="31" t="s">
         <v>253</v>
       </c>
-      <c r="E28" s="57" t="s">
+      <c r="E28" s="54" t="s">
         <v>201</v>
       </c>
-      <c r="F28" s="59">
-[...2 lines deleted...]
-      <c r="G28" s="24" t="s">
+      <c r="F28" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G28" s="25" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="29" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-    <row r="30" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E29" s="54"/>
+      <c r="F29" s="56"/>
+    </row>
+    <row r="30" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D30" s="27"/>
-      <c r="E30" s="57"/>
-[...2 lines deleted...]
-    <row r="31" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E30" s="54"/>
+      <c r="F30" s="56"/>
+    </row>
+    <row r="31" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C31" s="30" t="s">
         <v>169</v>
       </c>
-      <c r="D31" s="34">
+      <c r="D31" s="33">
         <v>4935</v>
       </c>
-      <c r="E31" s="57" t="s">
+      <c r="E31" s="54" t="s">
         <v>164</v>
       </c>
-      <c r="F31" s="59">
+      <c r="F31" s="56">
         <v>2026</v>
       </c>
-      <c r="G31" s="24" t="s">
+      <c r="G31" s="25" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="32" spans="3:7" ht="13" x14ac:dyDescent="0.35">
+    <row r="32" spans="3:8" ht="13" x14ac:dyDescent="0.35">
       <c r="C32" s="30" t="s">
         <v>266</v>
       </c>
       <c r="D32" s="31">
         <v>561</v>
       </c>
-      <c r="E32" s="57" t="s">
+      <c r="E32" s="54" t="s">
         <v>255</v>
       </c>
-      <c r="F32" s="59">
+      <c r="F32" s="56">
         <v>2026</v>
       </c>
-      <c r="G32" s="24" t="s">
+      <c r="G32" s="25" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="33" spans="3:15" ht="13" x14ac:dyDescent="0.35">
       <c r="C33" s="25" t="s">
         <v>256</v>
       </c>
-      <c r="E33" s="57" t="s">
+      <c r="E33" s="54" t="s">
         <v>297</v>
       </c>
-      <c r="F33" s="59">
-[...2 lines deleted...]
-      <c r="G33" s="24" t="s">
+      <c r="F33" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G33" s="25" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C34" s="40" t="s">
+      <c r="C34" s="37" t="s">
         <v>66</v>
       </c>
       <c r="D34" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="E34" s="57"/>
-      <c r="F34" s="59"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="56"/>
     </row>
     <row r="35" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C35" s="40" t="s">
+      <c r="C35" s="37" t="s">
         <v>67</v>
       </c>
       <c r="D35" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="E35" s="57"/>
-      <c r="F35" s="59"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="56"/>
     </row>
     <row r="36" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C36" s="40" t="s">
+      <c r="C36" s="37" t="s">
         <v>69</v>
       </c>
       <c r="D36" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="E36" s="57"/>
-      <c r="F36" s="59"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="56"/>
     </row>
     <row r="37" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C37" s="40" t="s">
+      <c r="C37" s="37" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="E37" s="57"/>
-      <c r="F37" s="59"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="56"/>
     </row>
     <row r="38" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C38" s="40" t="s">
+      <c r="C38" s="37" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="E38" s="57"/>
-      <c r="F38" s="59"/>
+      <c r="E38" s="54"/>
+      <c r="F38" s="56"/>
     </row>
     <row r="39" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C39" s="40" t="s">
+      <c r="C39" s="37" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="E39" s="57"/>
-      <c r="F39" s="59"/>
+      <c r="E39" s="54"/>
+      <c r="F39" s="56"/>
     </row>
     <row r="40" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C40" s="42"/>
-[...1 lines deleted...]
-      <c r="F40" s="59"/>
+      <c r="C40" s="39"/>
+      <c r="E40" s="54"/>
+      <c r="F40" s="56"/>
     </row>
     <row r="41" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C41" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="27"/>
-      <c r="E41" s="57"/>
-[...1 lines deleted...]
-      <c r="I41" s="63" t="s">
+      <c r="E41" s="54"/>
+      <c r="F41" s="56"/>
+      <c r="I41" s="62" t="s">
         <v>288</v>
       </c>
-      <c r="J41" s="63"/>
-[...4 lines deleted...]
-      <c r="O41" s="63"/>
+      <c r="J41" s="62"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="62"/>
+      <c r="N41" s="62"/>
+      <c r="O41" s="62"/>
     </row>
     <row r="42" spans="3:15" ht="26" x14ac:dyDescent="0.35">
       <c r="C42" s="30" t="s">
         <v>257</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="40">
         <v>0.69</v>
       </c>
-      <c r="E42" s="57" t="s">
+      <c r="E42" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F42" s="59">
-[...2 lines deleted...]
-      <c r="G42" s="24" t="s">
+      <c r="F42" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G42" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="I42" s="63"/>
-[...5 lines deleted...]
-      <c r="O42" s="63"/>
+      <c r="I42" s="62"/>
+      <c r="J42" s="62"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="62"/>
+      <c r="N42" s="62"/>
+      <c r="O42" s="62"/>
     </row>
     <row r="43" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C43" s="30" t="s">
         <v>152</v>
       </c>
-      <c r="D43" s="43" t="s">
+      <c r="D43" s="40" t="s">
         <v>258</v>
       </c>
-      <c r="E43" s="57"/>
-      <c r="F43" s="59"/>
+      <c r="E43" s="54"/>
+      <c r="F43" s="56"/>
     </row>
     <row r="44" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="31" t="s">
         <v>108</v>
       </c>
-      <c r="E44" s="57" t="s">
+      <c r="E44" s="54" t="s">
         <v>296</v>
       </c>
-      <c r="F44" s="59">
-[...2 lines deleted...]
-      <c r="G44" s="24" t="s">
+      <c r="F44" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G44" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C45" s="40" t="s">
+      <c r="C45" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="D45" s="44" t="s">
+      <c r="D45" s="41" t="s">
         <v>298</v>
       </c>
-      <c r="E45" s="57"/>
-      <c r="F45" s="59"/>
+      <c r="E45" s="54"/>
+      <c r="F45" s="56"/>
     </row>
     <row r="46" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C46" s="40" t="s">
+      <c r="C46" s="37" t="s">
         <v>99</v>
       </c>
-      <c r="D46" s="44" t="s">
+      <c r="D46" s="41" t="s">
         <v>250</v>
       </c>
-      <c r="E46" s="57"/>
-      <c r="F46" s="59"/>
+      <c r="E46" s="54"/>
+      <c r="F46" s="56"/>
     </row>
     <row r="47" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C47" s="40" t="s">
+      <c r="C47" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="D47" s="44" t="s">
+      <c r="D47" s="41" t="s">
         <v>259</v>
       </c>
-      <c r="E47" s="57"/>
-      <c r="F47" s="59"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="56"/>
     </row>
     <row r="48" spans="3:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C48" s="40" t="s">
+      <c r="C48" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="D48" s="44" t="s">
+      <c r="D48" s="41" t="s">
         <v>299</v>
       </c>
-      <c r="E48" s="57"/>
-      <c r="F48" s="59"/>
+      <c r="E48" s="54"/>
+      <c r="F48" s="56"/>
     </row>
     <row r="49" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C49" s="40" t="s">
+      <c r="C49" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="D49" s="44" t="s">
+      <c r="D49" s="41" t="s">
         <v>260</v>
       </c>
-      <c r="E49" s="57"/>
-      <c r="F49" s="59"/>
+      <c r="E49" s="54"/>
+      <c r="F49" s="56"/>
     </row>
     <row r="50" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C50" s="40" t="s">
+      <c r="C50" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="D50" s="44" t="s">
+      <c r="D50" s="41" t="s">
         <v>261</v>
       </c>
-      <c r="E50" s="57"/>
-      <c r="F50" s="59"/>
+      <c r="E50" s="54"/>
+      <c r="F50" s="56"/>
     </row>
     <row r="51" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C51" s="40" t="s">
+      <c r="C51" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="D51" s="44" t="s">
+      <c r="D51" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="E51" s="57"/>
-      <c r="F51" s="59"/>
+      <c r="E51" s="54"/>
+      <c r="F51" s="56"/>
     </row>
     <row r="52" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C52" s="40" t="s">
+      <c r="C52" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="D52" s="44" t="s">
+      <c r="D52" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="E52" s="57"/>
-      <c r="F52" s="59"/>
+      <c r="E52" s="54"/>
+      <c r="F52" s="56"/>
     </row>
     <row r="53" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C53" s="40" t="s">
+      <c r="C53" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="D53" s="44" t="s">
+      <c r="D53" s="41" t="s">
         <v>263</v>
       </c>
-      <c r="E53" s="57"/>
-      <c r="F53" s="59"/>
+      <c r="E53" s="54"/>
+      <c r="F53" s="56"/>
     </row>
     <row r="54" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C54" s="40" t="s">
+      <c r="C54" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="D54" s="44" t="s">
+      <c r="D54" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="E54" s="57"/>
-      <c r="F54" s="59"/>
+      <c r="E54" s="54"/>
+      <c r="F54" s="56"/>
     </row>
     <row r="55" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C55" s="30" t="s">
         <v>224</v>
       </c>
-      <c r="D55" s="41">
+      <c r="D55" s="38">
         <v>0.17399999999999999</v>
       </c>
-      <c r="E55" s="57" t="s">
+      <c r="E55" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F55" s="59">
-[...2 lines deleted...]
-      <c r="G55" s="24" t="s">
+      <c r="F55" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G55" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E56" s="57"/>
-      <c r="F56" s="59"/>
+      <c r="E56" s="54"/>
+      <c r="F56" s="56"/>
     </row>
     <row r="57" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C57" s="26" t="s">
         <v>36</v>
       </c>
       <c r="D57" s="27"/>
-      <c r="E57" s="57"/>
-      <c r="F57" s="59"/>
+      <c r="E57" s="54"/>
+      <c r="F57" s="56"/>
     </row>
     <row r="58" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C58" s="30" t="s">
         <v>289</v>
       </c>
-      <c r="D58" s="45" t="s">
+      <c r="D58" s="42" t="s">
         <v>209</v>
       </c>
-      <c r="E58" s="57" t="s">
+      <c r="E58" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F58" s="59" t="s">
+      <c r="F58" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E59" s="57"/>
-      <c r="F59" s="59"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="56"/>
     </row>
     <row r="60" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C60" s="26" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="27"/>
-      <c r="E60" s="57"/>
-      <c r="F60" s="59"/>
+      <c r="E60" s="54"/>
+      <c r="F60" s="56"/>
     </row>
     <row r="61" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C61" s="30" t="s">
         <v>111</v>
       </c>
-      <c r="D61" s="34">
+      <c r="D61" s="33">
         <v>39904</v>
       </c>
-      <c r="E61" s="57" t="s">
+      <c r="E61" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F61" s="59">
-[...2 lines deleted...]
-      <c r="G61" s="24" t="s">
+      <c r="F61" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G61" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="62" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C62" s="46" t="s">
+      <c r="C62" s="43" t="s">
         <v>215</v>
       </c>
-      <c r="E62" s="57" t="s">
+      <c r="E62" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F62" s="59">
-[...2 lines deleted...]
-      <c r="G62" s="24" t="s">
+      <c r="F62" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G62" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C63" s="47" t="s">
+      <c r="C63" s="44" t="s">
         <v>112</v>
       </c>
-      <c r="D63" s="44" t="s">
+      <c r="D63" s="41" t="s">
         <v>239</v>
       </c>
-      <c r="E63" s="57"/>
-      <c r="F63" s="59"/>
+      <c r="E63" s="54"/>
+      <c r="F63" s="56"/>
     </row>
     <row r="64" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C64" s="47" t="s">
+      <c r="C64" s="44" t="s">
         <v>113</v>
       </c>
-      <c r="D64" s="44" t="s">
+      <c r="D64" s="41" t="s">
         <v>240</v>
       </c>
-      <c r="E64" s="57"/>
-      <c r="F64" s="59"/>
+      <c r="E64" s="54"/>
+      <c r="F64" s="56"/>
     </row>
     <row r="65" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C65" s="47" t="s">
+      <c r="C65" s="44" t="s">
         <v>114</v>
       </c>
-      <c r="D65" s="44" t="s">
+      <c r="D65" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E65" s="57"/>
-      <c r="F65" s="59"/>
+      <c r="E65" s="54"/>
+      <c r="F65" s="56"/>
     </row>
     <row r="66" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C66" s="47" t="s">
+      <c r="C66" s="44" t="s">
         <v>115</v>
       </c>
-      <c r="D66" s="44" t="s">
+      <c r="D66" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="E66" s="57"/>
-      <c r="F66" s="59"/>
+      <c r="E66" s="54"/>
+      <c r="F66" s="56"/>
     </row>
     <row r="67" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C67" s="47" t="s">
+      <c r="C67" s="44" t="s">
         <v>213</v>
       </c>
-      <c r="D67" s="48" t="s">
+      <c r="D67" s="45" t="s">
         <v>212</v>
       </c>
-      <c r="E67" s="57" t="s">
+      <c r="E67" s="54" t="s">
         <v>214</v>
       </c>
-      <c r="F67" s="59">
+      <c r="F67" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="68" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E68" s="57"/>
-      <c r="F68" s="59"/>
+      <c r="E68" s="54"/>
+      <c r="F68" s="56"/>
     </row>
     <row r="69" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C69" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="D69" s="49" t="s">
+      <c r="D69" s="46" t="s">
         <v>237</v>
       </c>
-      <c r="E69" s="57" t="s">
+      <c r="E69" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F69" s="59">
-[...2 lines deleted...]
-      <c r="G69" s="24" t="s">
+      <c r="F69" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G69" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C70" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="D70" s="49" t="s">
+      <c r="D70" s="46" t="s">
         <v>238</v>
       </c>
-      <c r="E70" s="57" t="s">
+      <c r="E70" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F70" s="59">
-[...2 lines deleted...]
-      <c r="G70" s="24" t="s">
+      <c r="F70" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G70" s="25" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="71" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E71" s="57"/>
-      <c r="F71" s="59"/>
+      <c r="E71" s="54"/>
+      <c r="F71" s="56"/>
     </row>
     <row r="72" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C72" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="27"/>
-      <c r="E72" s="57"/>
-      <c r="F72" s="59"/>
+      <c r="E72" s="54"/>
+      <c r="F72" s="56"/>
     </row>
     <row r="73" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C73" s="30" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="E73" s="57" t="s">
+      <c r="E73" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F73" s="59">
+      <c r="F73" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="74" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C74" s="30" t="s">
         <v>50</v>
       </c>
       <c r="D74" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="E74" s="57" t="s">
+      <c r="E74" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F74" s="59" t="s">
+      <c r="F74" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="75" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C75" s="30" t="s">
         <v>269</v>
       </c>
       <c r="D75" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="E75" s="57" t="s">
+      <c r="E75" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F75" s="59" t="s">
+      <c r="F75" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C76" s="30" t="s">
         <v>270</v>
       </c>
       <c r="D76" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="E76" s="57" t="s">
+      <c r="E76" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="F76" s="59" t="s">
+      <c r="F76" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="77" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C77" s="30" t="s">
         <v>271</v>
       </c>
       <c r="D77" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="E77" s="57" t="s">
+      <c r="E77" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F77" s="59" t="s">
+      <c r="F77" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C78" s="30" t="s">
         <v>272</v>
       </c>
       <c r="D78" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="E78" s="57" t="s">
+      <c r="E78" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="F78" s="59" t="s">
+      <c r="F78" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="79" spans="3:7" ht="13" x14ac:dyDescent="0.35">
-      <c r="C79" s="55" t="s">
+      <c r="C79" s="52" t="s">
         <v>273</v>
       </c>
       <c r="D79" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="E79" s="57" t="s">
+      <c r="E79" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F79" s="59" t="s">
+      <c r="F79" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="3:7" ht="13" x14ac:dyDescent="0.35">
-      <c r="C80" s="56" t="s">
+      <c r="C80" s="53" t="s">
         <v>274</v>
       </c>
-      <c r="D80" s="45" t="s">
+      <c r="D80" s="42" t="s">
         <v>211</v>
       </c>
-      <c r="E80" s="57" t="s">
+      <c r="E80" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F80" s="59" t="s">
+      <c r="F80" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E81" s="57"/>
-      <c r="F81" s="59"/>
+      <c r="E81" s="54"/>
+      <c r="F81" s="56"/>
     </row>
     <row r="82" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="27"/>
-      <c r="E82" s="57"/>
-      <c r="F82" s="59"/>
+      <c r="E82" s="54"/>
+      <c r="F82" s="56"/>
     </row>
     <row r="83" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83" s="30" t="s">
         <v>275</v>
       </c>
       <c r="D83" s="31" t="s">
         <v>172</v>
       </c>
-      <c r="E83" s="57" t="s">
+      <c r="E83" s="54" t="s">
         <v>171</v>
       </c>
-      <c r="F83" s="59">
+      <c r="F83" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="84" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84" s="30" t="s">
         <v>276</v>
       </c>
       <c r="D84" s="31" t="s">
         <v>173</v>
       </c>
-      <c r="E84" s="57" t="s">
+      <c r="E84" s="54" t="s">
         <v>171</v>
       </c>
-      <c r="F84" s="59">
+      <c r="F84" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="85" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85" s="30" t="s">
         <v>277</v>
       </c>
       <c r="D85" s="31" t="s">
         <v>174</v>
       </c>
-      <c r="E85" s="57" t="s">
+      <c r="E85" s="54" t="s">
         <v>171</v>
       </c>
-      <c r="F85" s="59">
+      <c r="F85" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="86" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86" s="30" t="s">
         <v>278</v>
       </c>
       <c r="D86" s="31" t="s">
         <v>175</v>
       </c>
-      <c r="E86" s="57" t="s">
+      <c r="E86" s="54" t="s">
         <v>171</v>
       </c>
-      <c r="F86" s="59">
+      <c r="F86" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="87" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C87" s="30" t="s">
         <v>200</v>
       </c>
       <c r="D87" s="31" t="s">
         <v>199</v>
       </c>
-      <c r="E87" s="57" t="s">
+      <c r="E87" s="54" t="s">
         <v>176</v>
       </c>
-      <c r="F87" s="59">
+      <c r="F87" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="88" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C88" s="30" t="s">
         <v>294</v>
       </c>
       <c r="D88" s="31" t="s">
         <v>290</v>
       </c>
-      <c r="E88" s="57" t="s">
+      <c r="E88" s="54" t="s">
         <v>86</v>
       </c>
-      <c r="F88" s="59" t="s">
+      <c r="F88" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="89" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E89" s="57"/>
-      <c r="F89" s="59"/>
+      <c r="E89" s="54"/>
+      <c r="F89" s="56"/>
     </row>
     <row r="90" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D90" s="27"/>
-      <c r="E90" s="57"/>
-      <c r="F90" s="59"/>
+      <c r="E90" s="54"/>
+      <c r="F90" s="56"/>
     </row>
     <row r="91" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C91" s="25" t="s">
         <v>225</v>
       </c>
-      <c r="E91" s="57" t="s">
+      <c r="E91" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F91" s="59">
-[...2 lines deleted...]
-      <c r="G91" s="24" t="s">
+      <c r="F91" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G91" s="25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="92" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C92" s="40" t="s">
+      <c r="C92" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="D92" s="50" t="s">
+      <c r="D92" s="47" t="s">
         <v>243</v>
       </c>
-      <c r="E92" s="57"/>
-      <c r="F92" s="59"/>
+      <c r="E92" s="54"/>
+      <c r="F92" s="56"/>
     </row>
     <row r="93" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C93" s="40" t="s">
+      <c r="C93" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="D93" s="50" t="s">
+      <c r="D93" s="47" t="s">
         <v>244</v>
       </c>
-      <c r="E93" s="57"/>
-      <c r="F93" s="59"/>
+      <c r="E93" s="54"/>
+      <c r="F93" s="56"/>
     </row>
     <row r="94" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C94" s="40" t="s">
+      <c r="C94" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="D94" s="50" t="s">
+      <c r="D94" s="47" t="s">
         <v>245</v>
       </c>
-      <c r="E94" s="57"/>
-      <c r="F94" s="59"/>
+      <c r="E94" s="54"/>
+      <c r="F94" s="56"/>
     </row>
     <row r="95" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C95" s="40" t="s">
+      <c r="C95" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="D95" s="50" t="s">
+      <c r="D95" s="47" t="s">
         <v>246</v>
       </c>
-      <c r="E95" s="57"/>
-      <c r="F95" s="59"/>
+      <c r="E95" s="54"/>
+      <c r="F95" s="56"/>
     </row>
     <row r="96" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C96" s="40" t="s">
+      <c r="C96" s="37" t="s">
         <v>91</v>
       </c>
-      <c r="D96" s="50" t="s">
+      <c r="D96" s="47" t="s">
         <v>243</v>
       </c>
-      <c r="E96" s="57"/>
-      <c r="F96" s="59"/>
+      <c r="E96" s="54"/>
+      <c r="F96" s="56"/>
     </row>
     <row r="97" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C97" s="40" t="s">
+      <c r="C97" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="D97" s="50" t="s">
+      <c r="D97" s="47" t="s">
         <v>247</v>
       </c>
-      <c r="E97" s="57"/>
-      <c r="F97" s="59"/>
+      <c r="E97" s="54"/>
+      <c r="F97" s="56"/>
     </row>
     <row r="98" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C98" s="40" t="s">
+      <c r="C98" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="D98" s="50" t="s">
+      <c r="D98" s="47" t="s">
         <v>248</v>
       </c>
-      <c r="E98" s="57"/>
-      <c r="F98" s="59"/>
+      <c r="E98" s="54"/>
+      <c r="F98" s="56"/>
     </row>
     <row r="99" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C99" s="40" t="s">
+      <c r="C99" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="D99" s="50" t="s">
+      <c r="D99" s="47" t="s">
         <v>249</v>
       </c>
-      <c r="E99" s="57"/>
-      <c r="F99" s="59"/>
+      <c r="E99" s="54"/>
+      <c r="F99" s="56"/>
     </row>
     <row r="100" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C100" s="40" t="s">
+      <c r="C100" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="D100" s="50" t="s">
+      <c r="D100" s="47" t="s">
         <v>250</v>
       </c>
-      <c r="E100" s="57"/>
-      <c r="F100" s="59"/>
+      <c r="E100" s="54"/>
+      <c r="F100" s="56"/>
     </row>
     <row r="101" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C101" s="40" t="s">
+      <c r="C101" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="D101" s="50" t="s">
+      <c r="D101" s="47" t="s">
         <v>248</v>
       </c>
-      <c r="E101" s="57"/>
-      <c r="F101" s="59"/>
+      <c r="E101" s="54"/>
+      <c r="F101" s="56"/>
     </row>
     <row r="102" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E102" s="57"/>
-      <c r="F102" s="59"/>
+      <c r="E102" s="54"/>
+      <c r="F102" s="56"/>
     </row>
     <row r="103" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C103" s="30" t="s">
         <v>116</v>
       </c>
-      <c r="D103" s="34">
+      <c r="D103" s="33">
         <v>11467</v>
       </c>
-      <c r="E103" s="57" t="s">
+      <c r="E103" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F103" s="59">
-[...2 lines deleted...]
-      <c r="G103" s="24" t="s">
+      <c r="F103" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G103" s="25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="104" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C104" s="30" t="s">
         <v>117</v>
       </c>
-      <c r="D104" s="34" t="s">
+      <c r="D104" s="33" t="s">
         <v>251</v>
       </c>
-      <c r="E104" s="57" t="s">
+      <c r="E104" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F104" s="59">
-[...2 lines deleted...]
-      <c r="G104" s="24" t="s">
+      <c r="F104" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G104" s="25" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="105" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C105" s="30" t="s">
         <v>279</v>
       </c>
       <c r="D105" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="E105" s="57" t="s">
+      <c r="E105" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F105" s="59" t="s">
+      <c r="F105" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="106" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C106" s="30" t="s">
         <v>280</v>
       </c>
       <c r="D106" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="E106" s="57" t="s">
+      <c r="E106" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F106" s="59" t="s">
+      <c r="F106" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="107" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C107" s="30" t="s">
         <v>281</v>
       </c>
       <c r="D107" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="E107" s="57" t="s">
+      <c r="E107" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F107" s="59" t="s">
+      <c r="F107" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="108" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C108" s="30" t="s">
         <v>282</v>
       </c>
       <c r="D108" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="E108" s="57" t="s">
+      <c r="E108" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F108" s="59" t="s">
+      <c r="F108" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C109" s="30" t="s">
         <v>283</v>
       </c>
       <c r="D109" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="E109" s="57" t="s">
+      <c r="E109" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F109" s="59" t="s">
+      <c r="F109" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="110" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C110" s="30" t="s">
         <v>284</v>
       </c>
-      <c r="D110" s="45" t="s">
+      <c r="D110" s="42" t="s">
         <v>207</v>
       </c>
-      <c r="E110" s="57" t="s">
+      <c r="E110" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="F110" s="59" t="s">
+      <c r="F110" s="56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="111" spans="3:7" ht="13" x14ac:dyDescent="0.35">
-      <c r="C111" s="55" t="s">
+      <c r="C111" s="52" t="s">
         <v>151</v>
       </c>
-      <c r="D111" s="51" t="s">
+      <c r="D111" s="48" t="s">
         <v>177</v>
       </c>
-      <c r="E111" s="61" t="s">
+      <c r="E111" s="58" t="s">
         <v>140</v>
       </c>
-      <c r="F111" s="59">
+      <c r="F111" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="112" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D112" s="51" t="s">
+      <c r="D112" s="48" t="s">
         <v>179</v>
       </c>
-      <c r="E112" s="57" t="s">
+      <c r="E112" s="54" t="s">
         <v>140</v>
       </c>
-      <c r="F112" s="59">
+      <c r="F112" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="113" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D113" s="51" t="s">
+      <c r="D113" s="48" t="s">
         <v>178</v>
       </c>
-      <c r="E113" s="57" t="s">
+      <c r="E113" s="54" t="s">
         <v>140</v>
       </c>
-      <c r="F113" s="59">
+      <c r="F113" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="114" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D114" s="52"/>
-[...1 lines deleted...]
-      <c r="F114" s="59"/>
+      <c r="D114" s="49"/>
+      <c r="E114" s="54"/>
+      <c r="F114" s="56"/>
     </row>
     <row r="115" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C115" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D115" s="27"/>
-      <c r="E115" s="57"/>
-      <c r="F115" s="59"/>
+      <c r="E115" s="54"/>
+      <c r="F115" s="56"/>
     </row>
     <row r="116" spans="3:7" ht="26" x14ac:dyDescent="0.35">
       <c r="C116" s="30" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="31" t="s">
         <v>181</v>
       </c>
-      <c r="E116" s="57" t="s">
+      <c r="E116" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="F116" s="59">
+      <c r="F116" s="56">
         <v>2028</v>
       </c>
     </row>
     <row r="117" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C117" s="30" t="s">
         <v>30</v>
       </c>
       <c r="D117" s="31" t="s">
         <v>119</v>
       </c>
-      <c r="E117" s="57" t="s">
+      <c r="E117" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="F117" s="59">
-[...2 lines deleted...]
-      <c r="G117" s="24" t="s">
+      <c r="F117" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G117" s="25" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="118" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C118" s="30" t="s">
         <v>110</v>
       </c>
       <c r="D118" s="31" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="E118" s="57" t="s">
+        <v>301</v>
+      </c>
+      <c r="E118" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F118" s="59">
-[...2 lines deleted...]
-      <c r="G118" s="24" t="s">
+      <c r="F118" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G118" s="25" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="119" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C119" s="30" t="s">
         <v>286</v>
       </c>
       <c r="D119" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="E119" s="57" t="s">
+      <c r="E119" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F119" s="59">
-[...2 lines deleted...]
-      <c r="G119" s="24" t="s">
+      <c r="F119" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G119" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="120" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E120" s="57"/>
-      <c r="F120" s="59"/>
+      <c r="E120" s="54"/>
+      <c r="F120" s="56"/>
     </row>
     <row r="121" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C121" s="26" t="s">
         <v>20</v>
       </c>
       <c r="D121" s="27"/>
-      <c r="E121" s="57"/>
-      <c r="F121" s="59"/>
+      <c r="E121" s="54"/>
+      <c r="F121" s="56"/>
     </row>
     <row r="122" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C122" s="30" t="s">
         <v>227</v>
       </c>
       <c r="D122" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="E122" s="57" t="s">
+      <c r="E122" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F122" s="59">
+      <c r="F122" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="123" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C123" s="30" t="s">
         <v>226</v>
       </c>
-      <c r="D123" s="34">
+      <c r="D123" s="33">
         <v>113178</v>
       </c>
-      <c r="E123" s="57" t="s">
+      <c r="E123" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F123" s="59">
+      <c r="F123" s="56">
         <v>2027</v>
       </c>
     </row>
     <row r="124" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C124" s="30" t="s">
         <v>197</v>
       </c>
       <c r="D124" s="31" t="s">
         <v>198</v>
       </c>
-      <c r="E124" s="57" t="s">
+      <c r="E124" s="54" t="s">
         <v>196</v>
       </c>
-      <c r="F124" s="59">
+      <c r="F124" s="56">
         <v>2026</v>
       </c>
     </row>
     <row r="125" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E125" s="57"/>
-      <c r="F125" s="59"/>
+      <c r="C125" s="25" t="s">
+        <v>313</v>
+      </c>
+      <c r="D125" s="60">
+        <v>113178</v>
+      </c>
+      <c r="E125" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="F125" s="56">
+        <v>2026</v>
+      </c>
+      <c r="G125" s="25" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="126" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C126" s="26" t="s">
+      <c r="E126" s="54"/>
+      <c r="F126" s="56"/>
+    </row>
+    <row r="127" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C127" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="D126" s="27"/>
-[...15 lines deleted...]
-      </c>
+      <c r="D127" s="27"/>
+      <c r="E127" s="54"/>
+      <c r="F127" s="56"/>
     </row>
     <row r="128" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C128" s="30" t="s">
-        <v>291</v>
+        <v>228</v>
       </c>
       <c r="D128" s="31" t="s">
-        <v>189</v>
-[...19 lines deleted...]
-        <v>2026</v>
+        <v>39</v>
+      </c>
+      <c r="E128" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="F128" s="56">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="129" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C129" s="30"/>
+      <c r="D129" s="31" t="s">
+        <v>315</v>
+      </c>
+      <c r="E129" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="F129" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G129" s="25" t="s">
+        <v>316</v>
       </c>
     </row>
     <row r="130" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C130" s="30" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="E130" s="57" t="s">
+        <v>291</v>
+      </c>
+      <c r="D130" s="31" t="s">
+        <v>189</v>
+      </c>
+      <c r="E130" s="54" t="s">
+        <v>187</v>
+      </c>
+      <c r="F130" s="56">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="131" spans="3:7" ht="13" x14ac:dyDescent="0.35">
+      <c r="C131" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="D131" s="40" t="s">
+        <v>190</v>
+      </c>
+      <c r="E131" s="54" t="s">
+        <v>187</v>
+      </c>
+      <c r="F131" s="56">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="132" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C132" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="D132" s="40" t="s">
+        <v>319</v>
+      </c>
+      <c r="E132" s="54" t="s">
         <v>221</v>
       </c>
-      <c r="F130" s="59">
+      <c r="F132" s="56">
         <v>2026</v>
       </c>
     </row>
-    <row r="131" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E131" s="57" t="s">
+    <row r="133" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C133" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="D133" s="40" t="s">
+        <v>320</v>
+      </c>
+      <c r="E133" s="54" t="s">
         <v>221</v>
       </c>
-      <c r="F131" s="59">
+      <c r="F133" s="56">
         <v>2026</v>
       </c>
     </row>
-    <row r="132" spans="3:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C132" s="30" t="s">
+    <row r="134" spans="3:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C134" s="30" t="s">
         <v>229</v>
       </c>
-      <c r="D132" s="53" t="s">
+      <c r="D134" s="50" t="s">
         <v>265</v>
       </c>
-      <c r="E132" s="57" t="s">
+      <c r="E134" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F132" s="59">
-[...8 lines deleted...]
-      <c r="C134" s="26" t="s">
+      <c r="F134" s="56">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="135" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E135" s="54"/>
+      <c r="F135" s="56"/>
+    </row>
+    <row r="136" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C136" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="D134" s="27"/>
-[...35 lines deleted...]
-      </c>
+      <c r="D136" s="27"/>
+      <c r="E136" s="54"/>
+      <c r="F136" s="56"/>
     </row>
     <row r="137" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C137" s="30" t="s">
-        <v>182</v>
-[...14 lines deleted...]
-    <row r="138" spans="3:7" ht="13" x14ac:dyDescent="0.35">
+        <v>303</v>
+      </c>
+      <c r="D137" s="33">
+        <v>57467</v>
+      </c>
+      <c r="E137" s="54" t="s">
+        <v>166</v>
+      </c>
+      <c r="F137" s="56"/>
+      <c r="G137" s="25" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="138" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C138" s="30" t="s">
-        <v>185</v>
-[...21 lines deleted...]
-      <c r="E139" s="57" t="s">
+        <v>304</v>
+      </c>
+      <c r="D138" s="33">
+        <v>3387</v>
+      </c>
+      <c r="E138" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F139" s="59">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="F138" s="56"/>
+      <c r="G138" s="25" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C139" s="30"/>
+      <c r="D139" s="33" t="s">
+        <v>305</v>
+      </c>
+      <c r="E139" s="54" t="s">
+        <v>306</v>
+      </c>
+      <c r="F139" s="56"/>
+      <c r="G139" s="25" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="140" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C140" s="30" t="s">
-        <v>233</v>
-[...11 lines deleted...]
-        <v>144</v>
+        <v>307</v>
+      </c>
+      <c r="D140" s="33" t="s">
+        <v>310</v>
+      </c>
+      <c r="E140" s="54" t="s">
+        <v>311</v>
+      </c>
+      <c r="F140" s="56"/>
+      <c r="G140" s="25" t="s">
+        <v>312</v>
       </c>
     </row>
     <row r="141" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C141" s="30" t="s">
-        <v>234</v>
-[...8 lines deleted...]
-        <v>2027</v>
+        <v>150</v>
+      </c>
+      <c r="D141" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E141" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="F141" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G141" s="25" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="142" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="30" t="s">
-        <v>188</v>
-[...7 lines deleted...]
-      <c r="F142" s="59">
+        <v>133</v>
+      </c>
+      <c r="D142" s="38" t="s">
+        <v>135</v>
+      </c>
+      <c r="E142" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="F142" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G142" s="25" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="143" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C143" s="30" t="s">
+        <v>182</v>
+      </c>
+      <c r="D143" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="E143" s="54" t="s">
+        <v>183</v>
+      </c>
+      <c r="F143" s="56">
         <v>2026</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>2026</v>
+      <c r="G143" s="25" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="144" spans="3:7" ht="13" x14ac:dyDescent="0.35">
       <c r="C144" s="30" t="s">
+        <v>185</v>
+      </c>
+      <c r="D144" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="E144" s="54" t="s">
+        <v>230</v>
+      </c>
+      <c r="F144" s="56">
+        <v>2026</v>
+      </c>
+      <c r="G144" s="25" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="145" spans="3:7" ht="26" x14ac:dyDescent="0.35">
+      <c r="C145" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="D145" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="E145" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="F145" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G145" s="25" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="146" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C146" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="D146" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="E146" s="54" t="s">
+        <v>235</v>
+      </c>
+      <c r="F146" s="56">
+        <v>2027</v>
+      </c>
+      <c r="G146" s="25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="147" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C147" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="D147" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="E147" s="54" t="s">
+        <v>235</v>
+      </c>
+      <c r="F147" s="56">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="148" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C148" s="30" t="s">
+        <v>188</v>
+      </c>
+      <c r="D148" s="31" t="s">
+        <v>186</v>
+      </c>
+      <c r="E148" s="54" t="s">
+        <v>187</v>
+      </c>
+      <c r="F148" s="56">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="149" spans="3:7" ht="26" x14ac:dyDescent="0.35">
+      <c r="C149" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="D149" s="31" t="s">
+        <v>217</v>
+      </c>
+      <c r="E149" s="56" t="s">
+        <v>191</v>
+      </c>
+      <c r="F149" s="56">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="150" spans="3:7" ht="13" x14ac:dyDescent="0.35">
+      <c r="C150" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="D144" s="54" t="s">
+      <c r="D150" s="51" t="s">
         <v>252</v>
       </c>
-      <c r="E144" s="57" t="s">
+      <c r="E150" s="54" t="s">
         <v>75</v>
       </c>
-      <c r="F144" s="59">
+      <c r="F150" s="56">
         <v>2027</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="I41:O42"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="1.5748031496062993" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="40" min="2" max="3" man="1"/>
     <brk id="88" min="2" max="3" man="1"/>
-    <brk id="132" min="2" max="3" man="1"/>
+    <brk id="134" min="2" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13476803</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Summary of Conditions in Greater Dandenong</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-02-13T04:13:57Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-13T04:14:02Z</value>
+      <value order="0">2026-07-28T22:05:19Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-26T01:23:08Z</value>
+      <value order="0">2026-07-28T22:05:19Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA16816182</value>
+      <value order="0">vA17418256</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">1.0</value>
+      <value order="0">2.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">1</value>
+      <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">Updated data</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA481061</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
@@ -5316,78 +5460,78 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A13476803</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Summary of Conditions in Greater Dandenong</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-13T04:13:57Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-13T04:14:02Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-07-28T22:05:19Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-02-26T01:23:08Z</vt:filetime>
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-07-28T22:05:19Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA16816182</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17418256</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1.0</vt:lpwstr>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1</vt:r8>
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Updated data</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
     <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>