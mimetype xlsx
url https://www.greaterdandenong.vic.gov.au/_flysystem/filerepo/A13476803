--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R067333d7045d45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R9d9c5845bbfe423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\CommunityContactList\~ Dump\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{F86B8163-C426-4B85-B7D4-90D1DC54402D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{0627887D-8E15-4DD9-B424-551DD0E819DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Original" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Display" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Display!$C$1:$D$150</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Original!$C$1:$G$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1446,51 +1446,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rf57845307b554fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R0cf3242eb5b748c8" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1898650</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>435008</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>