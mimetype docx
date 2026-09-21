--- v3 (2026-09-01)
+++ v4 (2026-09-21)
@@ -8858,51 +8858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA0A16"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R3fef354312e64f86" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R3deaddd084204cba" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>