--- v4 (2026-09-21)
+++ v5 (2026-10-12)
@@ -8858,51 +8858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA0A16"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R3deaddd084204cba" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R7e15634afa5d456f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>