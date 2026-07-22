--- v0 (2026-07-01)
+++ v1 (2026-07-22)
@@ -8690,51 +8690,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA0A16"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R1bb7ffa239cc40e6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rdae3998cb4e448d1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>