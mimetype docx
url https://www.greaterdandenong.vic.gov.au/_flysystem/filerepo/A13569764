--- v1 (2026-07-22)
+++ v2 (2026-08-11)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71852F7E" w14:textId="090DBC46" w:rsidR="007A4B4D" w:rsidRDefault="0016017B" w:rsidP="000D592C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0563C1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC7B74">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Event Application Form</w:t>
       </w:r>
       <w:r w:rsidRPr="00C321ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
@@ -3186,58 +3186,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="379D953E" w14:textId="45B9B3D8" w:rsidR="00C47CE6" w:rsidRDefault="00C47CE6" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5566"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">To complete these steps, direct stallholders to </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00592461">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t>foodtrader</w:t>
-[...6 lines deleted...]
-                <w:t>.vic.gov.au</w:t>
+                <w:t>foodtrader.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5D441407" w14:textId="77777777" w:rsidR="00CA0A16" w:rsidRPr="00592461" w:rsidRDefault="00CA0A16" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5566"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="585DAA12" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
@@ -4130,58 +4123,51 @@
           <w:p w14:paraId="1D575457" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRDefault="00C47CE6" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">*A Qualified Safety Officer is required for events that have a </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="005758BE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t>POP</w:t>
-[...6 lines deleted...]
-                <w:t>E</w:t>
+                <w:t>POPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> in place or are deemed high-risk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="648C2EC0" w14:textId="77777777" w:rsidTr="00C47CE6">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="37F4AABC" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRDefault="00C47CE6" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
@@ -4853,57 +4839,51 @@
                 <w:tab w:val="left" w:pos="11383"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="113"/>
             </w:pPr>
             <w:r>
               <w:t>Events on</w:t>
             </w:r>
             <w:r w:rsidRPr="006F2AE6">
               <w:t xml:space="preserve"> Council owned</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or managed land must </w:t>
             </w:r>
             <w:r w:rsidR="009A4269">
               <w:t>adhere to</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Council’s </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="006F2AE6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Single Us</w:t>
-[...5 lines deleted...]
-                <w:t>e Plastic Policy</w:t>
+                <w:t>Single Use Plastic Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009A4269" w:rsidRPr="009A4269">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Have you read the policy and are familiar with its requirements?</w:t>
             </w:r>
             <w:r w:rsidR="009A4269">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-2111265298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -5461,52 +5441,52 @@
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1830A58C" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRDefault="00C47CE6" w:rsidP="0016017B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7514"/>
-        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="8222"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="5E7D13A7" w14:textId="77777777" w:rsidTr="006A12BC">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0F4761" w:themeFill="accent1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="77F71F6A" w14:textId="706B0D35" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="006A12BC">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592461">
@@ -5534,219 +5514,246 @@
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">. Emergency Services </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Notification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="52CC7B38" w14:textId="77777777" w:rsidTr="006A12BC">
-[...2 lines deleted...]
-            <w:tcW w:w="7514" w:type="dxa"/>
+      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="52CC7B38" w14:textId="77777777" w:rsidTr="008B1EE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F67C81A" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Emergency Services notified for this event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B7496DD" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="199"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Date notified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="6D19D803" w14:textId="77777777" w:rsidTr="006A12BC">
+      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="6D19D803" w14:textId="77777777" w:rsidTr="008B1EE6">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="099FF282" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="099FF282" w14:textId="5A08151F" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:id w:val="2146461742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:lang w:val="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Victoria Police (</w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> Victoria Police </w:t>
+            </w:r>
+            <w:r w:rsidR="008B1EE6">
+              <w:rPr>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">| </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="008B1EE6" w:rsidRPr="008B1EE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>springvale.uni@police.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008B1EE6">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be notified prior to submission of this application)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="008B1EE6" w:rsidRPr="008B1EE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>dandenong.uni@police.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008B1EE6" w:rsidRPr="008B1EE6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58270C90" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="199"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="5A7D09DE" w14:textId="77777777" w:rsidTr="006A12BC">
+      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="5A7D09DE" w14:textId="77777777" w:rsidTr="008B1EE6">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B9A16B1" w14:textId="4371BE6B" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9A16B1" w14:textId="12A4620D" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-1794897457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -5776,84 +5783,102 @@
             </w:r>
             <w:r w:rsidR="00534F45">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Rescue</w:t>
             </w:r>
             <w:r w:rsidR="00534F45" w:rsidRPr="00592461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Victoria</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:r w:rsidR="008B1EE6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> | </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="008B1EE6" w:rsidRPr="008B1EE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>sd2.cse@frv.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71656914" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="199"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="7B3179F5" w14:textId="77777777" w:rsidTr="006A12BC">
+      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="7B3179F5" w14:textId="77777777" w:rsidTr="008B1EE6">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09F06F2E" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F06F2E" w14:textId="512BB799" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-836147726"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -5875,138 +5900,174 @@
             </w:sdt>
             <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C47CE6">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Ambulance Victoria</w:t>
             </w:r>
             <w:r w:rsidR="00C47CE6" w:rsidDel="00DB338A">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:r w:rsidR="008B1EE6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">| </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:tooltip="mailto:events@ambulance.vic.gov.au" w:history="1">
+              <w:r w:rsidR="008B1EE6" w:rsidRPr="008B1EE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>events@ambulance.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67E5EFE8" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="199"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="143EA123" w14:textId="77777777" w:rsidTr="006A12BC">
+      <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="143EA123" w14:textId="77777777" w:rsidTr="008B1EE6">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3420B4AD" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3420B4AD" w14:textId="79A7D0BA" w:rsidR="00C47CE6" w:rsidRDefault="00000000" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1020281602"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:lang w:val="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C47CE6" w:rsidRPr="00592461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> State Emergency Services</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:r w:rsidR="008B1EE6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> | </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:tooltip="mailto:ust.bayside@ses.vic.gov.au" w:history="1">
+              <w:r w:rsidR="008B1EE6" w:rsidRPr="008B1EE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>UST.bayside@ses.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65C0104F" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:right="199"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C47CE6" w:rsidRPr="00592461" w14:paraId="5A6949AA" w14:textId="77777777" w:rsidTr="006A12BC">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
@@ -6016,70 +6077,60 @@
           </w:tcPr>
           <w:p w14:paraId="41B8678C" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRPr="00592461" w:rsidRDefault="00C47CE6" w:rsidP="00C47CE6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Please cc </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="003D2BB4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t>events@cgd.vic.</w:t>
-[...9 lines deleted...]
-                <w:t>gov.au</w:t>
+                <w:t>events@cgd.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003D2BB4">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> when you submit your emergency service notification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05F5A0AC" w14:textId="77777777" w:rsidR="00C47CE6" w:rsidRDefault="00C47CE6" w:rsidP="0016017B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10490" w:type="dxa"/>
@@ -6236,66 +6287,58 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00540D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>In some circumstances, there may be several parties who owe a concurrent duty of care. It is important that safety is comprehensively managed and communicated by and between all relevant duty holders.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEEA7FF" w14:textId="77777777" w:rsidR="00FE3B4F" w:rsidRDefault="00FE3B4F" w:rsidP="00540D2F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="49"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00540D2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>Worksafe Vi</w:t>
-[...7 lines deleted...]
-                <w:t>ctoria</w:t>
+                <w:t>Worksafe Victoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00540D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="007F7F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00540D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00540D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Advice for Managing Major Events Safely</w:t>
             </w:r>
@@ -6381,114 +6424,238 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00127F77" w:rsidRPr="00592461">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Authorisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00695503" w:rsidRPr="00592461" w14:paraId="74BA9A42" w14:textId="77777777" w:rsidTr="006A12BC">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02118226" w14:textId="2A7D0C45" w:rsidR="00695503" w:rsidRPr="00592461" w:rsidRDefault="00000000" w:rsidP="006A12BC">
+          <w:p w14:paraId="5CF2E69C" w14:textId="77777777" w:rsidR="00695503" w:rsidRDefault="00000000" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11382"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:id w:val="-2103479355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00534F45">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00131C09" w:rsidRPr="00592461">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes, I have read and understood the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="00131C09" w:rsidRPr="00592461">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terms </w:t>
-[...6 lines deleted...]
-                <w:t>and Conditions</w:t>
+                <w:t>Terms and Conditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00131C09" w:rsidRPr="00592461">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and the Duty of Care of Event Organisers and agree to comply with all conditions set therein and any special conditions which may be listed on the Event Permit once issued. Signed for or on behalf of the Applicant/Event Organiser.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA966B6" w14:textId="77777777" w:rsidR="009E0E1B" w:rsidRDefault="009E0E1B" w:rsidP="006A12BC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5510"/>
+                <w:tab w:val="left" w:pos="11382"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="113"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46860670" w14:textId="3CDD267A" w:rsidR="009E0E1B" w:rsidRPr="009E0E1B" w:rsidRDefault="009E0E1B" w:rsidP="006A12BC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5510"/>
+                <w:tab w:val="left" w:pos="11382"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="113"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E0E1B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE0D4DB" w14:textId="4176929F" w:rsidR="009E0E1B" w:rsidRPr="009E0E1B" w:rsidRDefault="009E0E1B" w:rsidP="009E0E1B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5510"/>
+                <w:tab w:val="left" w:pos="11382"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="113"/>
+              <w:contextualSpacing/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:eastAsia="en-AU"/>
+                </w:rPr>
+                <w:id w:val="-941064196"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009E0E1B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0E1B">
+              <w:t xml:space="preserve">Please add me to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="009E0E1B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Festivals and Events</w:t>
+              </w:r>
+              <w:r w:rsidRPr="009E0E1B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Newsletter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009E0E1B">
+              <w:t xml:space="preserve"> mailing list to receive information about future events, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>funding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E0E1B">
+              <w:t xml:space="preserve"> opportunities, industry news, and festival-related updates. I understand I can unsubscribe at any time.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02118226" w14:textId="4E52CD25" w:rsidR="009E0E1B" w:rsidRPr="00592461" w:rsidRDefault="009E0E1B" w:rsidP="006A12BC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5510"/>
+                <w:tab w:val="left" w:pos="11382"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="113"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E65A9" w:rsidRPr="00C47CE6" w14:paraId="67776AC1" w14:textId="77777777" w:rsidTr="00A45012">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6A94BF2F" w14:textId="768D2BE0" w:rsidR="004E65A9" w:rsidRPr="00592461" w:rsidRDefault="00AA5D13" w:rsidP="006A12BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11383"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
@@ -6563,64 +6730,57 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CD96519" w14:textId="77777777" w:rsidR="000512BD" w:rsidRPr="00592461" w:rsidRDefault="000512BD" w:rsidP="000512BD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11383"/>
               </w:tabs>
               <w:ind w:right="198"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Send applications to: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00592461">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t>events@c</w:t>
-[...6 lines deleted...]
-                <w:t>gd.vic.gov.au</w:t>
+                <w:t>events@cgd.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00592461">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2603D4D8" w14:textId="0B083219" w:rsidR="00AD49BF" w:rsidRPr="00592461" w:rsidRDefault="000512BD" w:rsidP="000512BD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5510"/>
                 <w:tab w:val="left" w:pos="11383"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592461">
               <w:rPr>
@@ -6728,115 +6888,113 @@
     <w:p w14:paraId="1475C941" w14:textId="05B67BA3" w:rsidR="006750AA" w:rsidRDefault="006750AA" w:rsidP="006750AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00592461">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44B1D875" wp14:editId="75C9DBD7">
             <wp:extent cx="5731510" cy="1011411"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="580850398" name="Picture 580850398" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1011411"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C8E8CD" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="170A09FE" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="3D8B0E7B" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="073951C9" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="43879BB4" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="26D5E4FE" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="0993E9A2" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="01FF3FE2" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="6981D7CC" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="0CCFCD0A" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
-    <w:p w14:paraId="798E45D9" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
-    <w:p w14:paraId="2D82710E" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:p w14:paraId="7CC436E6" w14:textId="77777777" w:rsidR="00275348" w:rsidRPr="00275348" w:rsidRDefault="00275348" w:rsidP="000856F7"/>
     <w:sectPr w:rsidR="00275348" w:rsidRPr="00275348" w:rsidSect="0016017B">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4591BD76" w14:textId="77777777" w:rsidR="00611F34" w:rsidRDefault="00611F34" w:rsidP="00C47CE6">
+    <w:p w14:paraId="7AD098C3" w14:textId="77777777" w:rsidR="00AB1CFB" w:rsidRDefault="00AB1CFB" w:rsidP="00C47CE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="378B4841" w14:textId="77777777" w:rsidR="00611F34" w:rsidRDefault="00611F34" w:rsidP="00C47CE6">
+    <w:p w14:paraId="141CA1D9" w14:textId="77777777" w:rsidR="00AB1CFB" w:rsidRDefault="00AB1CFB" w:rsidP="00C47CE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6868,55 +7026,62 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2374A25A" w14:textId="72E78C2C" w:rsidR="00C47CE6" w:rsidRPr="002A4FC4" w:rsidRDefault="002A4FC4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A4FC4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="001752CF" w:rsidRPr="002A4FC4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001752CF" w:rsidRPr="002A4FC4">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -7006,76 +7171,76 @@
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00275348">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="001752CF" w:rsidRPr="002A4FC4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52CE1B1C" w14:textId="77777777" w:rsidR="00611F34" w:rsidRDefault="00611F34" w:rsidP="00C47CE6">
+    <w:p w14:paraId="7AA5C399" w14:textId="77777777" w:rsidR="00AB1CFB" w:rsidRDefault="00AB1CFB" w:rsidP="00C47CE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="492AE662" w14:textId="77777777" w:rsidR="00611F34" w:rsidRDefault="00611F34" w:rsidP="00C47CE6">
+    <w:p w14:paraId="7624491B" w14:textId="77777777" w:rsidR="00AB1CFB" w:rsidRDefault="00AB1CFB" w:rsidP="00C47CE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00056CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1566360C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7446,78 +7611,82 @@
     <w:rsid w:val="00144052"/>
     <w:rsid w:val="0016017B"/>
     <w:rsid w:val="001671BE"/>
     <w:rsid w:val="00173CB2"/>
     <w:rsid w:val="001752CF"/>
     <w:rsid w:val="00237393"/>
     <w:rsid w:val="00253748"/>
     <w:rsid w:val="00275348"/>
     <w:rsid w:val="002A4FC4"/>
     <w:rsid w:val="00351A0C"/>
     <w:rsid w:val="0038603B"/>
     <w:rsid w:val="003B08EA"/>
     <w:rsid w:val="00461055"/>
     <w:rsid w:val="00470ECE"/>
     <w:rsid w:val="004B580D"/>
     <w:rsid w:val="004E65A9"/>
     <w:rsid w:val="005028C5"/>
     <w:rsid w:val="00507B69"/>
     <w:rsid w:val="005102C8"/>
     <w:rsid w:val="00515EF6"/>
     <w:rsid w:val="00534F45"/>
     <w:rsid w:val="00540D2F"/>
     <w:rsid w:val="005820AA"/>
     <w:rsid w:val="005849A3"/>
     <w:rsid w:val="00594E22"/>
+    <w:rsid w:val="005C5A37"/>
     <w:rsid w:val="00611F34"/>
     <w:rsid w:val="00630B32"/>
     <w:rsid w:val="00667092"/>
     <w:rsid w:val="006750AA"/>
     <w:rsid w:val="00695503"/>
     <w:rsid w:val="006A26ED"/>
     <w:rsid w:val="006A7668"/>
     <w:rsid w:val="006A7831"/>
     <w:rsid w:val="006F2AE6"/>
     <w:rsid w:val="00721E7C"/>
     <w:rsid w:val="00754D46"/>
     <w:rsid w:val="007746F2"/>
     <w:rsid w:val="007A4B4D"/>
     <w:rsid w:val="007B3499"/>
     <w:rsid w:val="007B3823"/>
     <w:rsid w:val="00836F39"/>
+    <w:rsid w:val="008B1EE6"/>
     <w:rsid w:val="008D4C84"/>
     <w:rsid w:val="00965071"/>
     <w:rsid w:val="00970B6E"/>
     <w:rsid w:val="00975ACC"/>
     <w:rsid w:val="009921C9"/>
     <w:rsid w:val="009A4269"/>
     <w:rsid w:val="009B32FB"/>
     <w:rsid w:val="009B7A49"/>
+    <w:rsid w:val="009E0E1B"/>
     <w:rsid w:val="009F630E"/>
     <w:rsid w:val="00A36E0F"/>
     <w:rsid w:val="00A75FDE"/>
     <w:rsid w:val="00AA5D13"/>
+    <w:rsid w:val="00AB1CFB"/>
     <w:rsid w:val="00AC32F5"/>
     <w:rsid w:val="00AD00B8"/>
     <w:rsid w:val="00AD49BF"/>
     <w:rsid w:val="00B26671"/>
     <w:rsid w:val="00B6041C"/>
     <w:rsid w:val="00B709B3"/>
     <w:rsid w:val="00B872EE"/>
     <w:rsid w:val="00BA37AC"/>
     <w:rsid w:val="00C32BCD"/>
     <w:rsid w:val="00C47CE6"/>
     <w:rsid w:val="00C554E6"/>
     <w:rsid w:val="00C80ACC"/>
     <w:rsid w:val="00C86810"/>
     <w:rsid w:val="00CA0A16"/>
     <w:rsid w:val="00CD4E4D"/>
     <w:rsid w:val="00D238A3"/>
     <w:rsid w:val="00D33FC1"/>
     <w:rsid w:val="00D42243"/>
     <w:rsid w:val="00D523FE"/>
     <w:rsid w:val="00D85B87"/>
     <w:rsid w:val="00DB2B8A"/>
     <w:rsid w:val="00DD7895"/>
     <w:rsid w:val="00DE618F"/>
     <w:rsid w:val="00E2470E"/>
     <w:rsid w:val="00E922DC"/>
@@ -8137,51 +8306,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0016017B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -8690,51 +8858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA0A16"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rdae3998cb4e448d1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rb86131cdeddf4f30" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9008,265 +9176,265 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13569764</value>
     </field>
     <field name="Objective-Title">
       <value order="0">City of Greater Dandenong - Event Application Form - 2026</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-03-20T05:21:49Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-06-30T04:10:47Z</value>
+      <value order="0">2026-08-05T02:07:58Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-06-30T04:13:29Z</value>
+      <value order="0">2026-08-05T02:07:58Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Agnes de Romas</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Internal - Website</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Internal - Website</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17311282</value>
+      <value order="0">vA17443274</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">14.0</value>
+      <value order="0">15.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">16</value>
+      <value order="0">17</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA529914</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{513F070B-73D5-4CE9-818F-DF026FE37144}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1674</Words>
-  <Characters>9543</Characters>
+  <Words>1799</Words>
+  <Characters>10258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11195</CharactersWithSpaces>
+  <CharactersWithSpaces>12033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Agnes de Romas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Id">
     <vt:lpwstr>A13569764</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Title">
     <vt:lpwstr>City of Greater Dandenong - Event Application Form - 2026</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-CreationStamp">
     <vt:filetime>2026-03-20T05:21:49Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-DatePublished">
-    <vt:filetime>2026-06-30T04:10:47Z</vt:filetime>
+    <vt:filetime>2026-08-05T02:07:58Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-ModificationStamp">
-    <vt:filetime>2026-06-30T04:13:29Z</vt:filetime>
+    <vt:filetime>2026-08-05T02:07:58Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Owner">
     <vt:lpwstr>Agnes de Romas</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Internal - Website</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Parent">
     <vt:lpwstr>Internal - Website</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionId">
-    <vt:lpwstr>vA17311282</vt:lpwstr>
+    <vt:lpwstr>vA17443274</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-Version">
-    <vt:lpwstr>14.0</vt:lpwstr>
+    <vt:lpwstr>15.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionNumber">
-    <vt:r8>16</vt:r8>
+    <vt:r8>17</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionComment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-FileNumber">
     <vt:lpwstr>qA529914</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Business Unit">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>