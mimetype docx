--- v2 (2026-08-11)
+++ v3 (2026-09-01)
@@ -8858,51 +8858,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA0A16"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rb86131cdeddf4f30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energysafe.vic.gov.au/community-safety/emergencies/using-generator-safely" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/resources/advice-managing-major-events-safely" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/environmental-information/noise/music-noise/outdoor-venue-noise-permits" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foodtrader.vic.gov.au/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.greaterdandenong.vic.gov.au/public-forms/application-for-fireworks-display/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@cgd.vic.gov.au" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/neighbours-booklet" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UST.bayside@ses.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/get-new-liquor-licence" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:events@ambulance.vic.gov.au" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/planning-event-greater-dandenong/fesitvals-and-events-newsletter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/trading-greater-dandenong/public-entertainment-permits" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/plastics-policy" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worksafe.vic.gov.au/safety-alerts/petrol-powered-portable-generators" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sd2.cse@frv.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/_flysystem/filerepo/A6708407" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R3fef354312e64f86" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>