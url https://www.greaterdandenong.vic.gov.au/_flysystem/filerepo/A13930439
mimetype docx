--- v0 (2026-08-09)
+++ v1 (2026-08-29)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R4bf7aa9b282746e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Ra6dbc729153f446c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49013471" w14:textId="755B960F" w:rsidR="007E7D5E" w:rsidRDefault="007E7D5E" w:rsidP="007E7D5E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B11F8">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5598BB2E" wp14:editId="4E2266FF">
             <wp:extent cx="5731510" cy="2138680"/>
@@ -6108,51 +6108,51 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007E7D5E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/information-privacy" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R8822cead17d14afa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/information-privacy" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austday@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/australia-day-awards" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R6d70de1eec3945cb" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70E19034308B4BB98C2C9920B803A286"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9CFE9F7-AE26-4A52-9117-FEE8370487C9}"/>
       </w:docPartPr>
       <w:docPartBody>