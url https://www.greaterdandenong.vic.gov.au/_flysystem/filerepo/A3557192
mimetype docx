--- v6 (2026-03-10)
+++ v7 (2026-04-21)
@@ -20768,51 +20768,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R728287f0bb784788" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R96d5dbb48ebc4585" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -21078,69 +21078,69 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A3557192</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">Policy - Diversity Access and Equity - 2025/07 -  Current</value>
+      <value order="0">Policy - Diversity Access and Equity - 2025/07 -  Council</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2015-11-18T01:34:22Z</value>
+      <value order="0">2015-11-18T02:34:22Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-10-06T23:38:51Z</value>
+      <value order="0">2021-10-07T00:38:51Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2023-01-19T03:58:30Z</value>
+      <value order="0">2026-03-18T01:13:54Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Kaye Peterson</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:# Current Council Policies</value>
     </field>
     <field name="Objective-Parent">
       <value order="0"># Current Council Policies</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA10445493</value>
     </field>
     <field name="Objective-Version">
       <value order="0">6.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">7</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -21487,69 +21487,69 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joy Painter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A3557192</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
-    <vt:lpwstr>Policy - Diversity Access and Equity - 2025/07 -  Current</vt:lpwstr>
+    <vt:lpwstr>Policy - Diversity Access and Equity - 2025/07 -  Council</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2015-11-18T01:34:22Z</vt:filetime>
+    <vt:filetime>2015-11-18T02:34:22Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2021-10-06T23:38:51Z</vt:filetime>
+    <vt:filetime>2021-10-07T00:38:51Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2023-01-19T03:58:30Z</vt:filetime>
+    <vt:filetime>2026-03-18T01:13:54Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Kaye Peterson</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:# Current Council Policies</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr># Current Council Policies</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA10445493</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>6.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>7</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>