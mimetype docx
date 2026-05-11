--- v7 (2026-04-21)
+++ v8 (2026-05-11)
@@ -20768,51 +20768,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R96d5dbb48ebc4585" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="Rddd6a118ddb9424c" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>