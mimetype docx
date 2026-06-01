--- v8 (2026-05-11)
+++ v9 (2026-06-01)
@@ -20768,51 +20768,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="Rddd6a118ddb9424c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="Rb0055e5314a349c6" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>