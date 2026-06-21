--- v9 (2026-06-01)
+++ v10 (2026-06-21)
@@ -20768,51 +20768,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="Rb0055e5314a349c6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R0c315aa921954239" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>