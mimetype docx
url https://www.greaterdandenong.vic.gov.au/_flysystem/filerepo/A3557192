--- v10 (2026-06-21)
+++ v11 (2026-07-12)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
@@ -20768,51 +20768,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R0c315aa921954239" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R14b8c657b4944d7d" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -21068,161 +21068,67 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
-[...95 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C39B33AC3DDD4146A23C428A575D8575" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6483260b5ec7819fe6350aa5c5a9692b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f3d1e6ee-a84b-4d0d-b75a-404636776a0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adc164f2f0481532cbd759b7e3f89aa4" ns3:_="">
     <xsd:import namespace="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -21384,89 +21290,183 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A3557192</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">Policy - Diversity Access and Equity - 2025/07 -  Council</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2015-11-18T01:34:50Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2021-10-06T23:38:51Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-03-18T00:13:54Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Kaye Peterson</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Classified Object:Classified Object:Classified Object:# Current Council Policies</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0"># Current Council Policies</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA10445493</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">6.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">7</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA1048</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
+      <field name="Objective-Business Unit">
+        <value order="0">Governance and Commercial Property</value>
+      </field>
+      <field name="Objective-Corporate Document Type">
+        <value order="0">Manual Procedure</value>
+      </field>
+      <field name="Objective-Records Audit Vital Record">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Date">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Bulk Update Status">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B8CD99-8D9C-4B08-AE5C-A5BCC8F18A53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC99D04F-AA13-4C49-BAA0-BCEA9C13D5F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C47A9B5-4919-456F-A55E-7A90ABD64FFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>3140</Words>
   <Characters>17904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>149</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -21479,109 +21479,112 @@
   <Company>Wyndham City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>21002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joy Painter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A3557192</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Policy - Diversity Access and Equity - 2025/07 -  Council</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
+    <vt:filetime>2015-11-18T01:34:50Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
+    <vt:filetime>2021-10-06T23:38:51Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
+    <vt:filetime>2026-03-18T00:13:54Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Kaye Peterson</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:# Current Council Policies</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr># Current Council Policies</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
     <vt:lpwstr>vA10445493</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
     <vt:lpwstr>6.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
     <vt:r8>7</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA1048</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Governance and Commercial Property</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Manual Procedure</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>