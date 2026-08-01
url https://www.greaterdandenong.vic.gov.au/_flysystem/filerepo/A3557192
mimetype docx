--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,15558 +1,5658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1095860676"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="38064B75" w14:textId="1629F030" w:rsidR="009E4461" w:rsidRDefault="00B81AF3" w:rsidP="00AF4FE4">
+        <w:p w14:paraId="38064B75" w14:textId="7341FF3A" w:rsidR="009E4461" w:rsidRDefault="00B81AF3" w:rsidP="00FD2919">
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F9A1A7" wp14:editId="42CD05C1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F9A1A7" wp14:editId="0D8BC8AB">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-796650</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-73152</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-802256</wp:posOffset>
+                  <wp:posOffset>-1247292</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7631769" cy="10787088"/>
-                <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                <wp:extent cx="7624470" cy="10787086"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="City Life - Cover.jpg"/>
+                        <pic:cNvPr id="4" name="Picture 4"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId12">
                           <a:extLst>
-                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7631769" cy="10787088"/>
+                          <a:ext cx="7624470" cy="10787086"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
-          <w:r w:rsidR="00492C9E">
-[...19 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="648987B7" w14:textId="77777777" w:rsidR="009E4461" w:rsidRDefault="009E4461" w:rsidP="00AF4FE4"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="063C3508" w14:textId="0433E83A" w:rsidR="004A0D5C" w:rsidRDefault="007D7B9A" w:rsidP="00AF4FE4">
+        <w:p w14:paraId="648987B7" w14:textId="77777777" w:rsidR="009E4461" w:rsidRDefault="009E4461" w:rsidP="00FD2919"/>
+        <w:p w14:paraId="0B286AE0" w14:textId="77777777" w:rsidR="009E4461" w:rsidRDefault="009E4461" w:rsidP="00FD2919"/>
+        <w:p w14:paraId="0FA3BB6A" w14:textId="654EE32E" w:rsidR="007712C2" w:rsidRPr="005F5A1D" w:rsidRDefault="00E83340" w:rsidP="00FD2919">
           <w:r w:rsidRPr="009E4461">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53730A90" wp14:editId="21829693">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483C90EB" wp14:editId="487D150F">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
-                      <wp:posOffset>-46990</wp:posOffset>
+                      <wp:posOffset>-34289</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
-                      <wp:posOffset>5816600</wp:posOffset>
+                      <wp:posOffset>2210435</wp:posOffset>
                     </wp:positionV>
-                    <wp:extent cx="6256020" cy="1143000"/>
-                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:extent cx="6610350" cy="1120140"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                     <wp:wrapNone/>
-                    <wp:docPr id="307" name="Text Box 2"/>
+                    <wp:docPr id="1378789935" name="Text Box 2"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1">
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
-                              <a:ext cx="6256020" cy="1143000"/>
+                              <a:ext cx="6610350" cy="1120140"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="9525">
                               <a:noFill/>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="7C21FD93" w14:textId="7C5B8AE9" w:rsidR="00492C9E" w:rsidRPr="00E4603A" w:rsidRDefault="00492C9E" w:rsidP="00492C9E">
+                              <w:p w14:paraId="4AAD3C0E" w14:textId="36C9CE04" w:rsidR="00E83340" w:rsidRPr="005A0CE5" w:rsidRDefault="00DE48D6" w:rsidP="00E83340">
                                 <w:pPr>
-                                  <w:pStyle w:val="Footer"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                                    <w:szCs w:val="64"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                    <w:szCs w:val="52"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cstheme="majorBidi"/>
                                     <w:b/>
-                                    <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                    <w:szCs w:val="64"/>
+                                    <w:bCs/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                    <w:szCs w:val="52"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">Diversity, </w:t>
+                                  <w:t>Diversity Access and Equity P</w:t>
                                 </w:r>
-                                <w:proofErr w:type="gramStart"/>
-[...34 lines deleted...]
-                                  <w:pStyle w:val="Footer"/>
+                                <w:r w:rsidR="005A0CE5" w:rsidRPr="005A0CE5">
                                   <w:rPr>
                                     <w:b/>
                                     <w:bCs/>
-                                    <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                    <w:szCs w:val="52"/>
+                                  </w:rPr>
+                                  <w:t>olicy</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="698CFFA1" w14:textId="1106E0D4" w:rsidR="005A0CE5" w:rsidRPr="005A0CE5" w:rsidRDefault="00623554" w:rsidP="00E83340">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="52"/>
                                     <w:szCs w:val="52"/>
                                   </w:rPr>
                                 </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                    <w:szCs w:val="52"/>
+                                  </w:rPr>
+                                  <w:t>2026</w:t>
+                                </w:r>
+                                <w:r w:rsidR="000858D9">
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                    <w:szCs w:val="52"/>
+                                  </w:rPr>
+                                  <w:t>-30</w:t>
+                                </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shapetype w14:anchorId="53730A90" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:shapetype w14:anchorId="483C90EB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.7pt;margin-top:458pt;width:492.6pt;height:90pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCQsVZDAIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uJ7SQr4yhNmqpS&#10;epGSfgBmWS8qMBSwd92v78A6jtW+VX1BAzNzZs6ZYXUzGk320gcFltFqVlIirYBW2S2j358f3l1R&#10;EiK3LddgJaMHGejN+u2b1eAaWUMPupWeIIgNzeAY7WN0TVEE0UvDwwyctOjswBse8eq3Rev5gOhG&#10;F3VZLosBfOs8CBkCvt5PTrrO+F0nRfzadUFGohnF3mI+fT436SzWK95sPXe9Esc2+D90YbiyWPQE&#10;dc8jJzuv/oIySngI0MWZAFNA1ykhMwdkU5V/sHnquZOZC4oT3Emm8P9gxZf9N09Uy+hFeUmJ5QaH&#10;9CzHSN7DSOqkz+BCg2FPDgPjiM8458w1uEcQPwKxcNdzu5W33sPQS95if1XKLM5SJ5yQQDbDZ2ix&#10;DN9FyEBj500SD+UgiI5zOpxmk1oR+LisF8uyRpdAX1XNL8oyT6/gzUu68yF+lGBIMhj1OPwMz/eP&#10;IaZ2ePMSkqpZeFBa5wXQlgyMXi/qRU448xgVcT+1MoxeYcWpJm8Syw+2zcmRKz3ZWEDbI+3EdOIc&#10;x82IgUmLDbQHFMDDtIf4b9Dowf+iZMAdZDT83HEvKdGfLIp4Xc3naWnzZb64TPT9uWdz7uFWIBSj&#10;kZLJvIt50Seutyh2p7IMr50ce8Xdyuoc/0Fa3vN7jnr9revfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;FsSZUN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3DZnaKy0NJ0QiCuI&#10;8SFxyxqvrWicqsnW8u8xJzjafvT6fcrt7Ht1ojF2gQ2slhoUcR1cx42Bt9fHxQ2omCw72wcmA98U&#10;YVudn5W2cGHiFzrtUqMkhGNhDbQpDQVirFvyNi7DQCy3Qxi9TTKODbrRThLue7zSeoPediwfWjvQ&#10;fUv11+7oDbw/HT4/1vq5efDXwxRmjexzNObyYr67BZVoTn8w/NaX6lBJp304souqN7DI1kIayFcb&#10;cRIgzzJx2Qupc1lhVeJ/h+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgkLFWQwCAAD1&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFsSZUN0A&#10;AAALAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                  <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.7pt;margin-top:174.05pt;width:520.5pt;height:88.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCT5Bbk+AEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkqw14hRduw4D&#10;ugvQ7QMYWY6FSaImKbG7ry8lp2mwvQ3zg0Ca4iHPIbW+Go1mB+mDQtvwalZyJq3AVtldw398v3tz&#10;wVmIYFvQaGXDH2XgV5vXr9aDq+Uce9St9IxAbKgH1/A+RlcXRRC9NBBm6KSlYIfeQCTX74rWw0Do&#10;RhfzslwVA/rWeRQyBPp7OwX5JuN3nRTxa9cFGZluOPUW8+nzuU1nsVlDvfPgeiWObcA/dGFAWSp6&#10;grqFCGzv1V9QRgmPAbs4E2gK7DolZOZAbKryDzYPPTiZuZA4wZ1kCv8PVnw5PLhvnsXxPY40wEwi&#10;uHsUPwOzeNOD3clr73HoJbRUuEqSFYML9TE1SR3qkEC2w2dsaciwj5iBxs6bpArxZIROA3g8iS7H&#10;yAT9XK2q8u2SQoJiVUUyLPJYCqif050P8aNEw5LRcE9TzfBwuA8xtQP185VUzeKd0jpPVls2NPxy&#10;OV/mhLOIUZEWTyvT8IsyfdMqJJYfbJuTIyg92VRA2yPtxHTiHMftSBcT/S22jySAx2nB6EGQ0aP/&#10;zdlAy9Xw8GsPXnKmP1kS8bJaEEkWs7NYvpuT488j2/MIWEFQDY+cTeZNzBs8cb0msTuVZXjp5Ngr&#10;LU1W57jgaSvP/Xzr5RlungAAAP//AwBQSwMEFAAGAAgAAAAhAPceMSDfAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau21clZBJhUBsQZSHxM6Np0lEPI5itwl/j7uiy9E9&#10;uvdMsZ1cJ040hNYzwmKuQBBX3rZcI3y8P882IEI0bE3nmRB+KcC2vL4qTG79yG902sVapBIOuUFo&#10;YuxzKUPVkDNh7nvilB384ExM51BLO5gxlbtOLpVaS2daTguN6emxoepnd3QIny+H769MvdZPTvej&#10;n5RkdycRb2+mh3sQkab4D8NZP6lDmZz2/sg2iA5hprNEIqyyzQLEGVArvQaxR9DLTIMsC3n5Q/kH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAk+QW5PgBAADOAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9x4xIN8AAAALAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="7C21FD93" w14:textId="7C5B8AE9" w:rsidR="00492C9E" w:rsidRPr="00E4603A" w:rsidRDefault="00492C9E" w:rsidP="00492C9E">
+                        <w:p w14:paraId="4AAD3C0E" w14:textId="36C9CE04" w:rsidR="00E83340" w:rsidRPr="005A0CE5" w:rsidRDefault="00DE48D6" w:rsidP="00E83340">
                           <w:pPr>
-                            <w:pStyle w:val="Footer"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="64"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                              <w:szCs w:val="52"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cstheme="majorBidi"/>
                               <w:b/>
-                              <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="64"/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                              <w:szCs w:val="52"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Diversity, Access and Equity </w:t>
+                            <w:t>Diversity Access and Equity P</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00E4603A">
-[...12 lines deleted...]
-                            <w:pStyle w:val="Footer"/>
+                          <w:r w:rsidR="005A0CE5" w:rsidRPr="005A0CE5">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
-                              <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                              <w:szCs w:val="52"/>
+                            </w:rPr>
+                            <w:t>olicy</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="698CFFA1" w14:textId="1106E0D4" w:rsidR="005A0CE5" w:rsidRPr="005A0CE5" w:rsidRDefault="00623554" w:rsidP="00E83340">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="52"/>
                             </w:rPr>
                           </w:pPr>
-                        </w:p>
-[...1464 lines deleted...]
-                          <w:pPr>
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:lang w:eastAsia="en-GB"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                              <w:szCs w:val="52"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="00C51F62">
+                            <w:t>2026</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000858D9">
                             <w:rPr>
-                              <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="52"/>
+                              <w:szCs w:val="52"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t>-30</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="2DC28EAA" w14:textId="77777777" w:rsidR="0076151A" w:rsidRPr="003C2A03" w:rsidRDefault="0076151A" w:rsidP="00AF4FE4"/>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="009E4461">
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4B2CB750" w14:textId="77777777" w:rsidR="00E515D5" w:rsidRDefault="00E515D5" w:rsidP="007D7B9A">
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="47A9E573" w14:textId="07D9BA01" w:rsidR="003370A7" w:rsidRPr="00AC79B6" w:rsidRDefault="00B836CB" w:rsidP="00AC79B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc229406951"/>
+      <w:r w:rsidRPr="00AC79B6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Document Control</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7938"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="414"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00656550" w:rsidRPr="00DB22E8" w14:paraId="2118002A" w14:textId="77777777" w:rsidTr="00D129D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ED326E" w14:textId="77777777" w:rsidR="004D353B" w:rsidRPr="00DB22E8" w:rsidRDefault="004D353B" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="083E6AD2" w14:textId="6DCCB816" w:rsidR="004D353B" w:rsidRPr="00DB22E8" w:rsidRDefault="004D353B" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>Date Created</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D129D2">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00405770">
+              <w:t>9 November 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480DDEDD" w14:textId="77777777" w:rsidR="004D353B" w:rsidRPr="00DB22E8" w:rsidRDefault="004D353B" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="6B468AD1" w14:textId="3CA687D4" w:rsidR="004D353B" w:rsidRPr="00C3733F" w:rsidRDefault="004D353B" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Objective ID</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D129D2" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FED039B" w14:textId="77777777" w:rsidR="004D353B" w:rsidRPr="00DB22E8" w:rsidRDefault="004D353B" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="49792350" w14:textId="02408EAC" w:rsidR="00656550" w:rsidRPr="00DB22E8" w:rsidRDefault="00B95615" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:r w:rsidR="007B5031">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>Adoption</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D129D2">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F6012">
+              <w:t>15 June 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0760EA31" w14:textId="77777777" w:rsidR="008036E6" w:rsidRPr="00DB22E8" w:rsidRDefault="008036E6" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="0BD3FB6B" w14:textId="29E3BA10" w:rsidR="008036E6" w:rsidRPr="00C3733F" w:rsidRDefault="008036E6" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Version No</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D129D2" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00405770">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7F41FE" w14:textId="77777777" w:rsidR="00656550" w:rsidRPr="00DB22E8" w:rsidRDefault="00656550" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="7DCFBAD8" w14:textId="32BC315E" w:rsidR="00656550" w:rsidRPr="00C3733F" w:rsidRDefault="00656550" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Policy Superseded by this Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00405770">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Not Applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F689A99" w14:textId="77777777" w:rsidR="00656550" w:rsidRPr="00DB22E8" w:rsidRDefault="00656550" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="2D27F291" w14:textId="424F89EA" w:rsidR="00656550" w:rsidRPr="00C3733F" w:rsidRDefault="00656550" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible </w:t>
+            </w:r>
+            <w:r w:rsidR="00644B88" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Department</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00405770">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Community Advocacy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFF2007" w14:textId="77777777" w:rsidR="007A26D9" w:rsidRDefault="007A26D9" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="09418912" w14:textId="5D2B48C3" w:rsidR="007A26D9" w:rsidRPr="00C3733F" w:rsidRDefault="007A26D9" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Responsible Directorate:</w:t>
+            </w:r>
+            <w:r w:rsidR="00405770">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Strategy and Corporate Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69475759" w14:textId="77777777" w:rsidR="009543C0" w:rsidRPr="00DB22E8" w:rsidRDefault="009543C0" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="16F78600" w14:textId="1239E47D" w:rsidR="009543C0" w:rsidRPr="0028338B" w:rsidRDefault="009543C0" w:rsidP="00FD2919">
+            <w:r w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Policy Type</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A26D9" w:rsidRPr="00C3733F">
+              <w:rPr>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A26D9" w:rsidRPr="0028338B">
+              <w:t>Discretionary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC6AAB5" w14:textId="77777777" w:rsidR="001719FC" w:rsidRPr="00DB22E8" w:rsidRDefault="001719FC" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="69E3617F" w14:textId="2822C506" w:rsidR="001719FC" w:rsidRPr="00DB22E8" w:rsidRDefault="001719FC" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>Next Review</w:t>
+            </w:r>
+            <w:r w:rsidR="0074336C" w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D129D2">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00487953">
+              <w:t>June 2030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EFCB0EE" w14:textId="77777777" w:rsidR="001719FC" w:rsidRPr="00DB22E8" w:rsidRDefault="001719FC" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="153A79A8" w14:textId="574E7018" w:rsidR="002503A8" w:rsidRPr="00DB22E8" w:rsidRDefault="002503A8" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F59E1CB" w14:textId="77777777" w:rsidR="00656550" w:rsidRPr="00DB22E8" w:rsidRDefault="00656550" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="363818B1" w14:textId="77777777" w:rsidR="00656550" w:rsidRPr="00DB22E8" w:rsidRDefault="00656550" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22E2B9BD" w14:textId="77777777" w:rsidR="0076135B" w:rsidRPr="00DB22E8" w:rsidRDefault="0076135B" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="476E72FE" w14:textId="0CF6C3DC" w:rsidR="0062594F" w:rsidRPr="005969D8" w:rsidRDefault="00D10587" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc229406952"/>
+      <w:r w:rsidRPr="005969D8">
+        <w:t xml:space="preserve">Document </w:t>
+      </w:r>
+      <w:r w:rsidR="0076135B" w:rsidRPr="005969D8">
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB22E8" w:rsidRPr="00DB22E8" w14:paraId="3BAA99DD" w14:textId="77777777" w:rsidTr="00E944B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE9D55A" w14:textId="77777777" w:rsidR="00E944B9" w:rsidRPr="00DB22E8" w:rsidRDefault="00E944B9" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="733E65DE" w14:textId="046502B8" w:rsidR="0062594F" w:rsidRPr="00FD2919" w:rsidRDefault="0062594F" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">Council acknowledges the legal responsibility to comply with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7354">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E515D5">
+        </w:rPr>
+        <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1"/>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7354">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E515D5" w:rsidRPr="00E515D5">
+        </w:rPr>
+        <w:t>Equal Opportunity Act 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7354">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="004C7C98">
+        </w:rPr>
+        <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve"> is designed to protect the fundamental rights and freedoms of citizens. The Charter gives legal protection to 20 fundamental human rights under four key values that include freedom, respect, equality and dignity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD6FB05" w14:textId="77777777" w:rsidR="0062594F" w:rsidRPr="00FD2919" w:rsidRDefault="0062594F" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4168D4F2" w14:textId="7ABBC2BA" w:rsidR="0062594F" w:rsidRPr="006B7354" w:rsidRDefault="0062594F" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">Greater Dandenong City Council Policies comply with the Victorian Charter of Human Rights and Responsibilities, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7354">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gender Equality Act 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">, the Climate Change Act 2017, the Child Safe Standards contained in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7354">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Child Wellbeing and Safety Act 2005</w:t>
+      </w:r>
+      <w:r w:rsidR="002157B0" w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">(Amended) </w:t>
+      </w:r>
+      <w:r w:rsidR="002157B0" w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="002157B0" w:rsidRPr="006B7354">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="002157B0" w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t xml:space="preserve">and the Overarching Governance Principles specified in 9(2) of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7354">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Local Government Act 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5056B7A5" w14:textId="3721BAD9" w:rsidR="003370A7" w:rsidRPr="00DB22E8" w:rsidRDefault="003370A7" w:rsidP="00FD2919"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002503A8" w:rsidRPr="00DB22E8" w14:paraId="73081C68" w14:textId="77777777" w:rsidTr="000A4B30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B758B5" w14:textId="77777777" w:rsidR="002503A8" w:rsidRPr="00DB22E8" w:rsidRDefault="002503A8" w:rsidP="00FD2919"/>
+          <w:p w14:paraId="19545C0D" w14:textId="6309BF66" w:rsidR="00FD2919" w:rsidRPr="00DB22E8" w:rsidRDefault="00FD2919" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Toc229406953"/>
+            <w:r w:rsidRPr="00DB22E8">
+              <w:rPr>
+                <w:color w:val="002C4D"/>
+              </w:rPr>
+              <w:t>Acknowledgment of Country</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9412"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00FD2919" w:rsidRPr="00DB22E8" w14:paraId="6D32A92D" w14:textId="77777777" w:rsidTr="004B3C76">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9628" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="545C1F89" w14:textId="77777777" w:rsidR="00FD2919" w:rsidRPr="00DB22E8" w:rsidRDefault="00FD2919" w:rsidP="00FD2919"/>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1FD2BF78" w14:textId="79D290F5" w:rsidR="002503A8" w:rsidRPr="00DB22E8" w:rsidRDefault="002503A8" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63E51BEB" w14:textId="77777777" w:rsidR="002503A8" w:rsidRPr="00DB22E8" w:rsidRDefault="002503A8" w:rsidP="00FD2919">
+      <w:r w:rsidRPr="00DB22E8">
+        <w:t>Greater Dandenong City Council acknowledges the Traditional Custodians of this land, the Bunurong People and pays respect to their Elders past and present. We recognise and respect their continuing connections to climate, Culture, Country and waters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F08C92" w14:textId="77777777" w:rsidR="00245D8A" w:rsidRPr="00DB22E8" w:rsidRDefault="00245D8A" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="4AA40DBB" w14:textId="77777777" w:rsidR="00245D8A" w:rsidRPr="00DB22E8" w:rsidRDefault="00245D8A" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="20B858DE" w14:textId="77777777" w:rsidR="004D1245" w:rsidRPr="00C70008" w:rsidRDefault="004D1245" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="0BA1BCBE" w14:textId="77777777" w:rsidR="00944A88" w:rsidRDefault="00944A88" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="76DEBAFD" w14:textId="28A5DBA7" w:rsidR="00AC79B6" w:rsidRPr="005A0CE5" w:rsidRDefault="005A0CE5" w:rsidP="00AC79B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0CE5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">TABLE OF </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="41211502" w14:textId="2762CCCF" w:rsidR="003130C6" w:rsidRPr="00FB72F0" w:rsidRDefault="00343375" w:rsidP="00117393">
+        <w:t>TABLE OF CONTENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48929C7E" w14:textId="54C762F4" w:rsidR="007D4F13" w:rsidRDefault="00AC79B6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB22E8">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004C7C98">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DB22E8">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004C7C98">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DB22E8">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc63173056" w:history="1">
-        <w:r w:rsidR="003130C6" w:rsidRPr="00FB72F0">
+      <w:hyperlink w:anchor="_Toc229406951" w:history="1">
+        <w:r w:rsidR="007D4F13" w:rsidRPr="00866B71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Control</w:t>
+        </w:r>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003130C6" w:rsidRPr="00FB72F0">
-[...9 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406951 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc63173056 \h </w:instrText>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:r>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...2 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="007D4F13">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...6 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D2FC4B8" w14:textId="34269311" w:rsidR="003130C6" w:rsidRPr="00FB72F0" w:rsidRDefault="000E2BF1" w:rsidP="00117393">
+    <w:p w14:paraId="3B8A7B18" w14:textId="333919EB" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="003130C6" w:rsidRPr="00FB72F0">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406952" w:history="1">
+        <w:r w:rsidRPr="00866B71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Compliance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003130C6" w:rsidRPr="00FB72F0">
-[...9 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406952 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc63173057 \h </w:instrText>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...2 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...6 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C9A9C44" w14:textId="793AD2AC" w:rsidR="003130C6" w:rsidRPr="00FB72F0" w:rsidRDefault="000E2BF1" w:rsidP="00117393">
+    <w:p w14:paraId="4AA12215" w14:textId="2218FFAC" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="003130C6" w:rsidRPr="00FB72F0">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406953" w:history="1">
+        <w:r w:rsidRPr="00866B71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Acknowledgment of Country</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003130C6" w:rsidRPr="00FB72F0">
-[...9 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406953 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc63173058 \h </w:instrText>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...2 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...6 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="573481BA" w14:textId="60B11960" w:rsidR="003130C6" w:rsidRPr="00FB72F0" w:rsidRDefault="000E2BF1" w:rsidP="00117393">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="22A55BB8" w14:textId="2BA29CE8" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
-        <w:spacing w:after="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406954" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>POLICY OBJECTIVE (OR PURPOSE)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406954 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CBC5E63" w14:textId="406DFBA6" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406955" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>BACKGROUND</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406955 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217DCCD1" w14:textId="207351F3" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406956" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>SCOPE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406956 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72272106" w14:textId="55DFDAAB" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406957" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>DEFINITIONS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406957 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="622ADEBC" w14:textId="05BEBA92" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406958" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406958 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21AFC05E" w14:textId="31052444" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406959" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>RESPONSIBILITIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406959 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E73A977" w14:textId="7DF94CF3" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406960" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>CONFLICT OF INTEREST</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406960 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="663939D5" w14:textId="7983D71A" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406961" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>REPORTING, MONITORING, REVIEW AND IMPLEMENTATION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406961 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C6C871B" w14:textId="17F0645D" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406962" w:history="1">
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:smallCaps w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00866B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>REFERENCES AND RELATED DOCUMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406962 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A87F1C6" w14:textId="4C659608" w:rsidR="007D4F13" w:rsidRDefault="007D4F13">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00B434F1" w:rsidRPr="00FB72F0">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229406963" w:history="1">
+        <w:r w:rsidRPr="00866B71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:t>4.</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Administrative Updates</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229406963 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B434F1" w:rsidRPr="00FB72F0">
-[...556 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:p>
+    <w:p w14:paraId="641C56F9" w14:textId="3C53000A" w:rsidR="00245D8A" w:rsidRDefault="00AC79B6" w:rsidP="00AC79B6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="002C4D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB22E8">
+        <w:rPr>
+          <w:color w:val="002C4D"/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="006C45E4" w:rsidRPr="006C45E4">
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0D1E3AF2" w14:textId="77777777" w:rsidR="00AC79B6" w:rsidRDefault="00AC79B6" w:rsidP="00AC79B6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6719E755" w14:textId="384BB46D" w:rsidR="006C45E4" w:rsidRPr="000F49FA" w:rsidRDefault="006C45E4" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F49FA">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4F7A23" w14:textId="77F0AC96" w:rsidR="00247C6D" w:rsidRPr="00FB72F0" w:rsidRDefault="00EB6131" w:rsidP="00FB72F0">
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E4F7A23" w14:textId="597330C2" w:rsidR="00247C6D" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...211 lines deleted...]
-        <w:t>Scope</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc229406954"/>
+      <w:r w:rsidRPr="00901CB1">
+        <w:lastRenderedPageBreak/>
+        <w:t>POLICY OBJECTIVE (OR PURPOSE)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0DB7F804" w14:textId="32539454" w:rsidR="00CE77D9" w:rsidRPr="004C7C98" w:rsidRDefault="00CE77D9" w:rsidP="008C3625">
-[...2489 lines deleted...]
-      <w:r w:rsidR="00A06E2A" w:rsidRPr="004C7C98">
+    <w:p w14:paraId="78352E27" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="004F2261" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="3A6336C9" w14:textId="77777777" w:rsidR="00A50158" w:rsidRPr="00B91521" w:rsidRDefault="00A50158" w:rsidP="00A50158">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>This policy describes the nature of diversity and the way Council seeks to support its diverse community through engagement, communication, service delivery, infrastructure development and advocacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3980D5" w14:textId="77777777" w:rsidR="00A50158" w:rsidRPr="00B91521" w:rsidRDefault="00A50158" w:rsidP="00A50158"/>
+    <w:p w14:paraId="38102D9E" w14:textId="3A9F38B4" w:rsidR="00A50158" w:rsidRPr="00F74F5F" w:rsidRDefault="00A50158" w:rsidP="00A50158">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>It expresses Council’s acknowledgement and respect for the diversity of backgrounds, abilities, values, beliefs, and lifestyles of all residents. It also recogni</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2DDF" w:rsidRPr="00F74F5F">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00426C10" w:rsidRPr="004C7C98">
-[...7886 lines deleted...]
-    <w:p w14:paraId="6B96BF6B" w14:textId="5312949D" w:rsidR="00371CEA" w:rsidRPr="00251AC7" w:rsidRDefault="007F2733" w:rsidP="00B434F1">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>es conditions which contribute to personal hardship for some residents, such as social isolation, family violence, financial hardship, discrimination and others:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB2CFC0" w14:textId="77777777" w:rsidR="00A50158" w:rsidRPr="00F74F5F" w:rsidRDefault="00A50158" w:rsidP="00A50158"/>
+    <w:p w14:paraId="69D8F248" w14:textId="77777777" w:rsidR="00A50158" w:rsidRPr="00F74F5F" w:rsidRDefault="00A50158" w:rsidP="00A50158">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="113A66FB" w14:textId="593ECBE9" w:rsidR="00371CEA" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="00B434F1">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>in setting a standard of fairness, inclusion, and transparency in all aspects of its conduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D3A5D3" w14:textId="77777777" w:rsidR="00A50158" w:rsidRPr="00F74F5F" w:rsidRDefault="00A50158" w:rsidP="00A50158">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="088D6F72" w14:textId="548D4C77" w:rsidR="00371CEA" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="00B434F1">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>in planning and delivering services and infrastructure in a way that takes account of the needs and circumstances of all residents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8D582F" w14:textId="77777777" w:rsidR="00A50158" w:rsidRPr="00F74F5F" w:rsidRDefault="00A50158" w:rsidP="00A50158">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="34F92E19" w14:textId="7850401A" w:rsidR="00371CEA" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="00B434F1">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>in creating opportunities for all people to participate in the social and economic life of this community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5659D725" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="41A962FE" w14:textId="3093C9C7" w:rsidR="00152386" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc229406955"/>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>BACKGROUND</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="312E218B" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="3C82353C" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>Diversity makes us all unique. It is an essential feature of all people and communities, which should be respected and taken into consideration in Council planning and programs. This policy acknowledges that diversity includes, but not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4116E9" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="566A4C13" w14:textId="39B80E32" w:rsidR="00371CEA" w:rsidRPr="00251AC7" w:rsidRDefault="00371CEA" w:rsidP="00B434F1">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E18D9DC" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="46F54A52" w14:textId="6C1CB5AE" w:rsidR="00371CEA" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="00B434F1">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>sex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6AB85E" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="3E90A6D5" w14:textId="77777777" w:rsidR="00B434F1" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>sexual orientation and gender identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2FDA1E" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4E5CFC4A" w14:textId="77777777" w:rsidR="00B434F1" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>physical, mental, visual, sensory, or intellectual ability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CFA75D" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0A730654" w14:textId="06A0FB96" w:rsidR="005C45BA" w:rsidRPr="00251AC7" w:rsidRDefault="005C45BA" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>mental or physical health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A545502" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="60478496" w14:textId="77777777" w:rsidR="00B434F1" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t xml:space="preserve">educational level and income </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004DE660" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="32B6694D" w14:textId="0ADC28ED" w:rsidR="00B434F1" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t xml:space="preserve">Aboriginal and Torres Strait Islander identity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478BB0A4" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...273 lines deleted...]
-    <w:p w14:paraId="75F1E827" w14:textId="0AD2F6D9" w:rsidR="00B434F1" w:rsidRPr="00251AC7" w:rsidRDefault="00B434F1" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>birthplace or cultural identity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55044D29" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="56022D79" w14:textId="1A696647" w:rsidR="001F4C48" w:rsidRPr="00251AC7" w:rsidRDefault="001F4C48" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>language and communication requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2110EDFF" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="536E7345" w14:textId="0891A519" w:rsidR="001F4C48" w:rsidRPr="00251AC7" w:rsidRDefault="001F4C48" w:rsidP="005C45BA">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>religious or other beliefs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218709C9" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="29B294F8" w14:textId="756255CA" w:rsidR="00117393" w:rsidRPr="00251AC7" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>family structure and conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548F15B2" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>housing circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104037EA" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036"/>
+    <w:p w14:paraId="0AADD537" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t xml:space="preserve">Many people experience exclusion due to conditions affecting mobility, communication, or self-care; financial or housing insecurity; lack of educational or employment opportunity; limited family or social support; family violence and/or abuse; or other conditions. Some face discrimination </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t xml:space="preserve"> their ethnicity, ability, sex, gender identity or other attributes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D96437" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036"/>
+    <w:p w14:paraId="33E66587" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00B91521" w:rsidRDefault="008F2036" w:rsidP="008F2036">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>Others still may experience multiple forms of disadvantage or discrimination, which may combine to worsen disadvantage or hardship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D1B3D3" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00B91521" w:rsidRDefault="008F2036" w:rsidP="008F2036"/>
+    <w:p w14:paraId="0FEC7FF2" w14:textId="77777777" w:rsidR="008F2036" w:rsidRPr="00F74F5F" w:rsidRDefault="008F2036" w:rsidP="008F2036">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>Such considerations are considered by Council in engaging and communicating with residents, delivering services and advocating for resources for this community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5310A25D" w14:textId="51C99348" w:rsidR="00426641" w:rsidRPr="00F74F5F" w:rsidRDefault="00426641" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="33B30B38" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="4B2E24FF" w14:textId="63A4257E" w:rsidR="00426641" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc229406956"/>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>SCOPE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="043DF68B" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="4B311BAD" w14:textId="77777777" w:rsidR="00114993" w:rsidRPr="00F74F5F" w:rsidRDefault="00114993" w:rsidP="00114993">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t xml:space="preserve">This policy applies to all Councillors, Council staff, contract staff and volunteers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FF8893" w14:textId="77777777" w:rsidR="00114993" w:rsidRPr="00F74F5F" w:rsidRDefault="00114993" w:rsidP="00114993"/>
+    <w:p w14:paraId="2727493E" w14:textId="77777777" w:rsidR="00114993" w:rsidRPr="00F74F5F" w:rsidRDefault="00114993" w:rsidP="00114993">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>It relates to a variety of Council activities, such as engagement and consultation; service planning and delivery; the development of infrastructure, open spaces and community facilities; advocacy; and other functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2931A132" w14:textId="77777777" w:rsidR="00114993" w:rsidRPr="00F74F5F" w:rsidRDefault="00114993" w:rsidP="00114993"/>
+    <w:p w14:paraId="7001D48D" w14:textId="77777777" w:rsidR="00114993" w:rsidRPr="00F74F5F" w:rsidRDefault="00114993" w:rsidP="00114993">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>The policy also requires Council to comply with all diversity, access and equity-related legislation. In some instances, legislation may stipulate how Council must deliver specific services, such as regulatory, building, occupational health and safety and planning services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417AF5AF" w14:textId="3C505F5A" w:rsidR="00DD0B0C" w:rsidRPr="00F74F5F" w:rsidRDefault="00DD0B0C" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="1361B4E1" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="4B0B4F86" w14:textId="773A60EC" w:rsidR="006E5641" w:rsidRPr="00F74F5F" w:rsidRDefault="006E5641" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc229406957"/>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>DEFINITIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0BABCA48" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00F74F5F" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="2CA32713" w14:textId="025D4251" w:rsidR="00497302" w:rsidRPr="00497302" w:rsidRDefault="00497302" w:rsidP="00FD2919">
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>Unless otherwise specified within this policy, the following words and phrases are defined to mean the following in terms of this policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00597F34" w:rsidRPr="00F74F5F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6494D728" w14:textId="77777777" w:rsidR="00597F34" w:rsidRDefault="00597F34" w:rsidP="00FD2919"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="7790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D21C53" w14:paraId="25AAEDCF" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B926E72" w14:textId="361345CE" w:rsidR="00D21C53" w:rsidRPr="00597F34" w:rsidRDefault="00D21C53" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09784321" w14:textId="77777777" w:rsidR="00DE25FF" w:rsidRDefault="00DE25FF" w:rsidP="00DE25FF">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The ability or o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">pportunity for </w:t>
+            </w:r>
+            <w:r>
+              <w:t>people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> to benefit from services</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">and programs </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">which may advance their </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">well-being. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Access not only requires that services are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> available</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, but that they be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> affordable, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>within physical reach</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>match</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the needs of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>their intended beneficiaries.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA3CAE2" w14:textId="77777777" w:rsidR="00D21C53" w:rsidRPr="006B78C3" w:rsidRDefault="00D21C53" w:rsidP="00CC4E8C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE25FF" w14:paraId="1EAB4F4A" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BEF668" w14:textId="77777777" w:rsidR="00735CAD" w:rsidRPr="0085083D" w:rsidRDefault="00735CAD" w:rsidP="00735CAD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085083D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Advocacy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E46B706" w14:textId="77777777" w:rsidR="00DE25FF" w:rsidRDefault="00DE25FF" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653A1A1D" w14:textId="77777777" w:rsidR="007661DB" w:rsidRDefault="007661DB" w:rsidP="007661DB">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Seeking to persuade governments or other institutions to direct resources to a particular community or goal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0108B7A3" w14:textId="6544E4BD" w:rsidR="007661DB" w:rsidRPr="0085083D" w:rsidRDefault="007661DB" w:rsidP="007661DB">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>For a council, its purpose is generally to further</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">interests and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">rights of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>residents, including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> marginali</w:t>
+            </w:r>
+            <w:r w:rsidR="00522F4E">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">ed </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">individuals, ensuring that they receive fair </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">access to </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">services and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>resources</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E844FC" w14:textId="77777777" w:rsidR="00DE25FF" w:rsidRDefault="00DE25FF" w:rsidP="00DE25FF">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597F34" w14:paraId="38418853" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="280D6C2B" w14:textId="78A970AC" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00597F34" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597F34">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Council Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C9DD6F" w14:textId="25F0DAB3" w:rsidR="00CC4E8C" w:rsidRPr="006B78C3" w:rsidRDefault="00AB53F0" w:rsidP="00CC4E8C">
+            <w:r>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4E8C" w:rsidRPr="006B78C3">
+              <w:t>eans all Council employees including fulltime, part-time, casual, permanent, temporary, agency staff, contractors, consultants and volunteers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25FB643F" w14:textId="1FCE64F1" w:rsidR="00597F34" w:rsidRDefault="00597F34" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597F34" w14:paraId="099551AB" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F567348" w14:textId="77777777" w:rsidR="004B1A5C" w:rsidRPr="0085083D" w:rsidRDefault="004B1A5C" w:rsidP="004B1A5C">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085083D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Diversity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4918741F" w14:textId="77777777" w:rsidR="00597F34" w:rsidRDefault="00597F34" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB45CE5" w14:textId="77777777" w:rsidR="006D7663" w:rsidRDefault="006D7663" w:rsidP="006D7663">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>This term stands for the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> unique</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, often</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> intersecting</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> backgrounds</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>characteristics</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, experiences and material circumstances</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of their communities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Diversity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> encompasses differences in race, ethnicity, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">religion, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">age, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">sex, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">gender, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ability and other attributes. Consideration of diversity helps councils provide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">services and resources </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">to people in a way that effectively and authentically matches their circumstances, needs and aspirations. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2BB396" w14:textId="77777777" w:rsidR="00597F34" w:rsidRDefault="00597F34" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00544C78" w14:paraId="09B21A69" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A30F838" w14:textId="77777777" w:rsidR="00BF4905" w:rsidRPr="0085083D" w:rsidRDefault="00BF4905" w:rsidP="00BF4905">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085083D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Equity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="661DBEA9" w14:textId="77777777" w:rsidR="00544C78" w:rsidRDefault="00544C78" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF92185" w14:textId="77777777" w:rsidR="00775AD1" w:rsidRDefault="00775AD1" w:rsidP="00775AD1">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>Equity is the principle of fairness</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. This often entails consideration of the differing circumstances and characteristics of individuals, then matching resources and services to their needs and preferences, to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">ensure </w:t>
+            </w:r>
+            <w:r>
+              <w:t>that they enjoy equal opportunity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E28437F" w14:textId="77777777" w:rsidR="00544C78" w:rsidRDefault="00544C78" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00775AD1" w14:paraId="33A58C82" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A41A95" w14:textId="77777777" w:rsidR="00D82585" w:rsidRPr="0085083D" w:rsidRDefault="00D82585" w:rsidP="00D82585">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085083D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gender diverse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C82E28A" w14:textId="77777777" w:rsidR="00775AD1" w:rsidRPr="0085083D" w:rsidRDefault="00775AD1" w:rsidP="00BF4905">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E85F37" w14:textId="77777777" w:rsidR="00C759B1" w:rsidRDefault="00C759B1" w:rsidP="00C759B1">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>An attribute of those people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> whose gender identity and expression do not </w:t>
+            </w:r>
+            <w:r>
+              <w:t>correspond with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> societal expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>based upon the sex assigned to them at birth</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Such circumstances reflect</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>varying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sometimes changeable nature</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gender identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0439ACC4" w14:textId="77777777" w:rsidR="00775AD1" w:rsidRPr="0085083D" w:rsidRDefault="00775AD1" w:rsidP="00775AD1">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C759B1" w14:paraId="1D8DACE0" w14:textId="77777777" w:rsidTr="00597F34">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F40CD79" w14:textId="77777777" w:rsidR="006B6C34" w:rsidRPr="0085083D" w:rsidRDefault="006B6C34" w:rsidP="006B6C34">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085083D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Gender equality</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C394983" w14:textId="77777777" w:rsidR="00C759B1" w:rsidRPr="0085083D" w:rsidRDefault="00C759B1" w:rsidP="00D82585">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4776F0E5" w14:textId="77777777" w:rsidR="00CD662E" w:rsidRDefault="00CD662E" w:rsidP="00CD662E">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Equal opportunity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> for women, men and gender diverse people</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> – a goal often sought</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">striving to reduce </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>gender</w:t>
+            </w:r>
+            <w:r>
+              <w:t>-related</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>inequality and discrimination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085083D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC5DBCB" w14:textId="77777777" w:rsidR="00C759B1" w:rsidRDefault="00C759B1" w:rsidP="00C759B1">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="622A55EC" w14:textId="3BD94CE1" w:rsidR="004F2261" w:rsidRDefault="004F2261" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="023E2499" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="00DB22E8" w:rsidRDefault="00597F34" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="67291E0B" w14:textId="1638CA03" w:rsidR="002778CB" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="78FE14B2" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc229406958"/>
+      <w:r w:rsidRPr="00901CB1">
+        <w:t>POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="247E2D2C" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="004F2261" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="772DB41D" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>This policy emphasi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>es the importance of collaboration and leadership, advocacy, language and communication, acknowledgement and celebration of diversity, community and civic participation, the development of infrastructure and open spaces, and consultation with residents in the course of service planning and delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F63AC54" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF"/>
+    <w:p w14:paraId="1DD6ECA8" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>In the conduct of these activities, Council seeks to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5941B036" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>enhance its capacity to identify and respond appropriately to diversity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4811F6E3" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>provide opportunities for participation in decision-making to residents adapting services and programs to their often-differing needs; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74393230" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74F5F">
+        <w:t>address barriers which reduce access and opportunity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve"> for residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51473F77" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>The policy statements set out below describe Council’s approach to acknowledging and respecting the diversity of its residents in its various fields of responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355AA4F4" w14:textId="2C2D2A45" w:rsidR="00332ABF" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00332ABF" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.1 PARTNERSHIPS AND LEADERSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7176ED9E" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council supports the opportunity for participation in community life for all residents. To achieve this, Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A86C373" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Collaborate with local organisations to develop accessible services and programs for diverse communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F051920" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Set an example to the community, repudiating discrimination, bullying, harassment, and violence; acknowledging the benefits of diversity; and extending equal opportunity to its staff in recruitment, promotion, and training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A1AE54" w14:textId="3D03D031" w:rsidR="00332ABF" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00332ABF" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.2 ADVOCACY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A98DDA" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:r w:rsidRPr="00B91521">
+        <w:lastRenderedPageBreak/>
+        <w:t>Council will represent the needs of the whole community, advocating to governments and other institutions for funding and services to address the needs of diverse groups and individuals. To advocate on behalf of all residents, Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB3CD05" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>seek guidance from the community in identifying issues for advocacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CD1714" w14:textId="77777777" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>advocate for programs to ease financial hardship, alleviate housing insecurity, prevent family violence, advance gender equality, reduce unemployment and otherwise redress disadvantage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FB2113" w14:textId="2F3F519B" w:rsidR="00332ABF" w:rsidRPr="00B91521" w:rsidRDefault="00332ABF" w:rsidP="00332ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>advocate for the development of built environments, open spaces and streetscapes that are safe, accessible and appealing to diverse groups</w:t>
+      </w:r>
+      <w:r w:rsidR="003662D7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104572A2" w14:textId="59A2DE80" w:rsidR="006D76C1" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006D76C1" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.3 LANGUAGE AND COMMUNICATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B7B68" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Access to information contributes to an informed and active community. Accordingly, it is important that residents are informed about Council services, programs, events and facilities available to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CA145C" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1"/>
+    <w:p w14:paraId="107BBD28" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council’s communication with residents shall be plain and straightforward, taking consideration of different levels of formal education and English fluency, incorporating specific requirements associated with a disability, and accommodating language preferences among residents. Council seeks the guidance of residents, community organisations and community leaders in shaping this approach to communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76144FB1" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1"/>
+    <w:p w14:paraId="044220EE" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>To communicate effectively with residents and to accommodate their diverse circumstances and language needs, Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F60607" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve">communicate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>in a way that is clear</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve"> and concise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345223E5" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>supply relevant, timely, transparent, and accurate information, in languages, formats appropriate to the needs of residents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E37CAA7" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>provide translations and interpreters where required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6646ED" w14:textId="2B2A6101" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>work with cultural media organisations, community leaders and service providers, to reach all segments of the community</w:t>
+      </w:r>
+      <w:r w:rsidR="003662D7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BBDF44" w14:textId="76F839AE" w:rsidR="006D76C1" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006D76C1" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.4 ACKNOWLEDGEMENT AND CELEBRATION OF DIVERSITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D71267F" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council strives to foster a community that acknowledges and respects diversity, while repudiating discrimination and prejudice. Support for celebrations and festivals acknowledges these values and promotes the participation of residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DE941A" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE48B9A" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>work with the community to cultivate respect and challenge discrimination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CC6AD7" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve">support events, festivals and other activities that promote pride and generate respect </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542B700E" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>provide accurate and timely information about the community and its diversity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21769A89" w14:textId="76EF3E1E" w:rsidR="006D76C1" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006D76C1" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.5 COMMUNITY AND CIVIC PARTICIPATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E133E41" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>All residents are entitled to the opportunity to participate in civic life, enjoying social activities, taking part in sport and physical recreation, participating in learning and education, and engaging in volunteering and employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23481E34" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BB7B85" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>apply the principles outlined in its Community Engagement Policy and Community Engagement Planning Framework to guide its engagement with the community in its consultations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537E73DC" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:lastRenderedPageBreak/>
+        <w:t>create opportunities for its residents to participate in Council activities and avail themselves of its services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352F90E5" w14:textId="77777777" w:rsidR="006D76C1" w:rsidRPr="00B91521" w:rsidRDefault="006D76C1" w:rsidP="006D76C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve">extend opportunities for residents and community groups to participate in Council decision-making, as planning and service provision improve when residents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve"> communicate their views.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E29998" w14:textId="4B9642C7" w:rsidR="008D4AAB" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AAB" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.6 INCLUSIVE PLACES AND SPACES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682B1DDB" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Accessible built infrastructure and open spaces are essential features of a healthy and inclusive community. Infrastructure should be welcoming, safe and relevant to all people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592538E4" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council will seek to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040476F9" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>consult with residents when determining how public spaces, infrastructure and facilities are planned and designed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A54D066" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>develop and maintain infrastructure to a standard that meets or exceeds formal accessibility requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CBBDC2" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>promote the shared use of facilities and co-location of services to encourage their use by the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3B9A1D" w14:textId="280F521D" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="000C461B" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="0061515B">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ive to </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AAB" w:rsidRPr="00B91521">
+        <w:t xml:space="preserve">improve safety in public places. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32940DD2" w14:textId="56F33F52" w:rsidR="008D4AAB" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AAB" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.7 SERVICE PLANNING AND DELIVERY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E30F79" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council provides services which are accessible, of a high standard and which meet the requirements of the community. Services are most effective when they are designed with thoughtful consideration of the diverse needs of residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D57B29" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E2A472" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve">apply principles of access and fairness to the planning and delivery of its services and programs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB6701" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>direct services and programs to the most disadvantaged residents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743B770A" w14:textId="5C58A9EE" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>seek opportunities to involve residents in the planning of services and facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00022764">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2852A735" w14:textId="0CACE0FF" w:rsidR="008D4AAB" w:rsidRPr="002D3757" w:rsidRDefault="00286123" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4AAB" w:rsidRPr="002D3757">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.8 CAPABILITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E55760" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Resources and practices that enable Council to respond to the needs of the community are essential to the fulfillment of this policy. Efficient, open reporting, coupled with sound review mechanisms, help Council to fulfil these principles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A55BD6A" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:r w:rsidRPr="00B91521">
+        <w:t>Council will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657AD6EF" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>provide staff with training in equity and access in decision-making and planning, to properly meet the needs of a diverse community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34947301" w14:textId="77777777" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>incorporate principles of diversity, access and equity into relevant policy and planning documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0CC195" w14:textId="0B966E9E" w:rsidR="008D4AAB" w:rsidRPr="00B91521" w:rsidRDefault="008D4AAB" w:rsidP="008D4AAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91521">
+        <w:t>inform staff and residents about social, health and economic trends</w:t>
+      </w:r>
+      <w:r w:rsidR="00274130">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91521">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C98A64F" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00DB22E8" w:rsidRDefault="004F2261" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="0D32E0A6" w14:textId="6984EDB2" w:rsidR="00124F9F" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc229406959"/>
+      <w:r w:rsidRPr="00901CB1">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2919">
+        <w:t>ESPONSIBILITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2FEBF046" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="004F2261" w:rsidRDefault="004F2261" w:rsidP="004F2261"/>
+    <w:p w14:paraId="5564FA61" w14:textId="1EE519E9" w:rsidR="00032E2E" w:rsidRPr="00904BF3" w:rsidRDefault="00032E2E" w:rsidP="00032E2E">
+      <w:r w:rsidRPr="00904BF3">
+        <w:t>Responsibility will rest with the Advocacy Unit for informing Council staff and residents about the content and meaning of this policy, through the Council website, emails, presentations, print</w:t>
+      </w:r>
+      <w:r w:rsidR="00523FA4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904BF3">
+        <w:t>social media or other means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F60F5FC" w14:textId="77777777" w:rsidR="004F2261" w:rsidRDefault="004F2261" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E0EBD3" w14:textId="17AF134A" w:rsidR="00597F34" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc229406960"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>CONFLICT OF INTER</w:t>
+      </w:r>
+      <w:r w:rsidR="002C599E">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ST</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="34BD6B68" w14:textId="77777777" w:rsidR="004F2261" w:rsidRDefault="004F2261" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFB5453" w14:textId="2A80A45D" w:rsidR="00597F34" w:rsidRPr="003D423C" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:r w:rsidRPr="00597F34">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D423C">
+        <w:t>Council Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597F34">
+        <w:t>, and other persons involved in the administration or application of this policy must act impartially and in the public interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17562F4D" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00597F34" w:rsidP="00597F34"/>
+    <w:p w14:paraId="56DEBC28" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="003D423C" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:r w:rsidRPr="00597F34">
+        <w:t>Any actual, potential or perceived conflict of interest must be identified, declared and managed in accordance with the organisation’s Conflict of Interest Policy and relevant legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A5B9F6" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00597F34" w:rsidP="00597F34"/>
+    <w:p w14:paraId="39E539BA" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="003D423C" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:r w:rsidRPr="00597F34">
+        <w:t>Where a conflict of interest arises:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127AF1F2" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00597F34" w:rsidP="00597F34"/>
+    <w:p w14:paraId="2CBF7AD7" w14:textId="126230B2" w:rsidR="00597F34" w:rsidRPr="003D423C" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D423C">
+        <w:t>Council staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597F34">
+        <w:t xml:space="preserve"> must disclose the conflict as soon as practicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D423C">
+        <w:t xml:space="preserve"> to their direct report and the Manager Governance Integrity Legal and Risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E45D54" w14:textId="6F9DBA23" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D423C">
+        <w:t>The CEO must disclose the conflict as soon as practicable to the Mayor the Manager Governance Integrity Legal and Risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36B52" w:rsidRPr="003D423C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D423C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DD214E" w14:textId="7DDABF65" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00E36B52" w:rsidP="00597F34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D423C">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00597F34" w:rsidRPr="00597F34">
+        <w:t>ppropriate steps must be taken to manage or mitigate the conflict, including recusal from decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00597F34" w:rsidRPr="00597F34">
+        <w:noBreakHyphen/>
+        <w:t>making where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC31B52" w14:textId="77777777" w:rsidR="00597F34" w:rsidRPr="003D423C" w:rsidRDefault="00597F34" w:rsidP="00597F34"/>
+    <w:p w14:paraId="1653733F" w14:textId="40DBC937" w:rsidR="00597F34" w:rsidRPr="00597F34" w:rsidRDefault="00597F34" w:rsidP="00597F34">
+      <w:r w:rsidRPr="00597F34">
+        <w:t>Failure to declare or appropriately manage a conflict of interest may result in disciplinary or other action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EACC7C" w14:textId="77777777" w:rsidR="004F2261" w:rsidRDefault="004F2261" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B48604D" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="00901CB1" w:rsidRDefault="004F2261" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CD10D7" w14:textId="7860CFEC" w:rsidR="00DD0B0C" w:rsidRPr="004F2261" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc229406961"/>
+      <w:r w:rsidRPr="004F2261">
+        <w:t>REPORTING, MONITORING</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57AF1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2261">
+        <w:t>REVIEW</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57AF1">
+        <w:t xml:space="preserve"> AND IMPLEMENTATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="54B1218B" w14:textId="77777777" w:rsidR="00FD2919" w:rsidRPr="00FD2919" w:rsidRDefault="00FD2919" w:rsidP="00FD2919"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1990"/>
+        <w:gridCol w:w="7638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0028338B" w14:paraId="1D2A2FB5" w14:textId="77777777" w:rsidTr="0028338B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9630E2" w14:textId="77777777" w:rsidR="0028338B" w:rsidRPr="006B4B54" w:rsidRDefault="0028338B" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4B54">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Reporting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00723BCD" w14:textId="32B4E6DA" w:rsidR="0028338B" w:rsidRDefault="0028338B" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23614F05" w14:textId="77777777" w:rsidR="0013755D" w:rsidRPr="00577CED" w:rsidRDefault="0013755D" w:rsidP="0013755D">
+            <w:r w:rsidRPr="00577CED">
+              <w:t>Coordinator Community Advocacy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396CC765" w14:textId="20D4EBA8" w:rsidR="0028338B" w:rsidRPr="00261691" w:rsidRDefault="0028338B" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028338B" w14:paraId="1ED2DDFF" w14:textId="77777777" w:rsidTr="0028338B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B530FD" w14:textId="77777777" w:rsidR="0028338B" w:rsidRPr="006B4B54" w:rsidRDefault="0028338B" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4B54">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Monitoring</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0731E2" w14:textId="6EFA73CE" w:rsidR="0028338B" w:rsidRPr="00DB22E8" w:rsidRDefault="0028338B" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74168FBF" w14:textId="77777777" w:rsidR="003A027F" w:rsidRPr="00577CED" w:rsidRDefault="003A027F" w:rsidP="003A027F">
+            <w:r w:rsidRPr="00577CED">
+              <w:t xml:space="preserve">The Policy will be reviewed in the event of any significant relevant legislative changes, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00577CED">
+              <w:t>in the course of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00577CED">
+              <w:t xml:space="preserve"> its standard four-yearly review.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E11756F" w14:textId="2B443E4B" w:rsidR="0028338B" w:rsidRPr="00261691" w:rsidRDefault="0028338B" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028338B" w14:paraId="6E47ACB5" w14:textId="77777777" w:rsidTr="0028338B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E4279F" w14:textId="77777777" w:rsidR="0028338B" w:rsidRPr="006B4B54" w:rsidRDefault="0028338B" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4B54">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58FEDFD0" w14:textId="504178DF" w:rsidR="0028338B" w:rsidRPr="00DB22E8" w:rsidRDefault="0028338B" w:rsidP="00FD2919"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A60BEF" w14:textId="6F2BFA79" w:rsidR="00CD4EA6" w:rsidRPr="00577CED" w:rsidRDefault="00CD4EA6" w:rsidP="00CD4EA6">
+            <w:r w:rsidRPr="00577CED">
+              <w:t>Review of policy is scheduled in four years’ time from date of adoption</w:t>
+            </w:r>
+            <w:r w:rsidR="00F24772">
+              <w:t>. Review to be complet</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1A43">
+              <w:t>ed by Community Advocacy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DD064E" w14:textId="0A569BDC" w:rsidR="0028338B" w:rsidRPr="00261691" w:rsidRDefault="0028338B" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028338B" w14:paraId="6D0D1DFB" w14:textId="77777777" w:rsidTr="0028338B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D767FD0" w14:textId="33781BC7" w:rsidR="0028338B" w:rsidRPr="006B4B54" w:rsidRDefault="0028338B" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4B54">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Stakeholder Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64671BFD" w14:textId="77777777" w:rsidR="00330C8E" w:rsidRPr="00577CED" w:rsidRDefault="00330C8E" w:rsidP="00330C8E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577CED">
+              <w:t>Governance Legal and Risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A9A062" w14:textId="77777777" w:rsidR="00330C8E" w:rsidRPr="00577CED" w:rsidRDefault="00330C8E" w:rsidP="00330C8E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577CED">
+              <w:t>Staff Consultative Committee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D6527A" w14:textId="77777777" w:rsidR="007B5361" w:rsidRDefault="00330C8E" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577CED">
+              <w:t>Executive Tea</w:t>
+            </w:r>
+            <w:r w:rsidR="00613D06">
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="361209C2" w14:textId="4A4397E2" w:rsidR="00CD2894" w:rsidRDefault="00CD2894" w:rsidP="00CD2894">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D57AF1" w14:paraId="60D6D1BD" w14:textId="77777777" w:rsidTr="0028338B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9CDBE4" w14:textId="39181221" w:rsidR="00D57AF1" w:rsidRPr="006B4B54" w:rsidRDefault="00D57AF1" w:rsidP="00FD2919">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+              <w:t>Implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02909719" w14:textId="77777777" w:rsidR="00E305E4" w:rsidRDefault="00D57AF1" w:rsidP="00FD2919">
+            <w:r w:rsidRPr="001344F7">
+              <w:t xml:space="preserve">This Policy will be published on Council’s website and intranet so that it can be used by employees of Council, including contractors and agency and/or labour hire staff engaged by Council, Audit and Risk Committee Members, Delegated Committee Members, Community Asset Committee Members and Councillors to understand </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A9D">
+              <w:t xml:space="preserve">the principles </w:t>
+            </w:r>
+            <w:r w:rsidR="00E305E4">
+              <w:t>and requirements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FACBCE1" w14:textId="21ACD69D" w:rsidR="00BE11D0" w:rsidRPr="009C635D" w:rsidRDefault="00BE11D0" w:rsidP="00FD2919"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7AB0B299" w14:textId="77777777" w:rsidR="004F2261" w:rsidRPr="000F49FA" w:rsidRDefault="004F2261" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="137FAA53" w14:textId="77777777" w:rsidR="003370A7" w:rsidRDefault="003370A7" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="2CB31F3A" w14:textId="1946D0B9" w:rsidR="00DD0B0C" w:rsidRPr="00901CB1" w:rsidRDefault="004F2261" w:rsidP="005969D8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="61FB82B8" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc229406962"/>
+      <w:r w:rsidRPr="00901CB1">
+        <w:lastRenderedPageBreak/>
+        <w:t>REFERENCES AND RELATED DOCUMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2EFAE71D" w14:textId="77777777" w:rsidR="009C735D" w:rsidRPr="000F49FA" w:rsidRDefault="009C735D" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="6C64FEF9" w14:textId="3A3D741D" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F51C50" w14:textId="77777777" w:rsidR="00974E07" w:rsidRDefault="00974E07" w:rsidP="00FD2919">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4339AE43" w14:textId="77777777" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">A variety of Federal laws support the rights of people of diverse circumstances or characteristics, seeking to deter or redress unfavourable discrimination, or vilification, on account of gender, age, disability, marital status, pregnancy or family responsibility, sexual orientation and identity, race, colour, national origin or ethnic identity. Among them are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DF1D07" w14:textId="77777777" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="002C4D"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08696379" w14:textId="1A297C4F" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00970DF3" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00970DF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age Discrimination Act 2004 </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974E07" w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Human Rights (Sexual Conduct) Act 1994</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08D2AAA8" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E19C8D6" w14:textId="71CE9A2A" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00DE688E" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00DE688E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Disability Discrimination Act 1992</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974E07" w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>National Disability Insurance Scheme (NDIS) Act 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14E9B265" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3A9634" w14:textId="0FD0DE4D" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00B025F9" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00B025F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Equal Opportunity for Women in the Workplace Amendment Act 1999</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974E07" w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Racial Discrimination Act 1975</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="646D8B7B" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A12846" w14:textId="5362CF70" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00C238C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Fair Work Act 2009</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Racial Hatred Act 1995</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="598CCFC3" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1992E80A" w14:textId="50CFAFA5" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="008359ED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Human Rights Commission Act 1986</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sex Discrimination Act 1984</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A0B6321" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DC7C9C" w14:textId="348B615E" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00513294">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Human Rights (Sexual Conduct) Act 1994</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Work Health and Safety Act 2011 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71E6A30E" w14:textId="58856DF6" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="007A4AAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA53042" w14:textId="6C02869D" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00D8687B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>National Disability Insurance Scheme (NDIS) Act 2013</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Workplace Gender Equality Act 2012</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="66419382" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583927AC" w14:textId="5CECFDFE" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00082699">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Racial Discrimination Act 1975</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Carers Recognition Act 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CC4C940" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B3C734" w14:textId="513CD07F" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00E11BD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Racial Hatred Act 1995</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24699317" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EDE7F0" w14:textId="2FDDFDF4" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="001918D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Sex Discrimination Act 1984</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Disability Act 2006 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="013C9022" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE7B80E" w14:textId="719D23ED" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="001571A3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Work Health and Safety Act 2011 </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0B72135D" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438CD112" w14:textId="0BC34006" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00974E07" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="008F0F88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Workplace Gender Equality Act 2012</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Gender Equality Act 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="325D944E" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3D6D2B" w14:textId="77777777" w:rsidR="00974E07" w:rsidRPr="00F73BFC" w:rsidRDefault="00974E07" w:rsidP="00974E07">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73BFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relevant State legislation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B91C4FE" w14:textId="77777777" w:rsidR="00974E07" w:rsidRDefault="00974E07" w:rsidP="00974E07">
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Victorian Acts which seek to promote tolerance of diversity and prevent discrimination </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00577CED">
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve"> various personal characteristics and circumstances, include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483A786D" w14:textId="77777777" w:rsidR="00442429" w:rsidRPr="00577CED" w:rsidRDefault="00442429" w:rsidP="00974E07"/>
+    <w:p w14:paraId="123F0ADC" w14:textId="6D7C0173" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00463184" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00463184">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Carers Recognition Act 2012</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974E07" w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Local Government Act 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B0F382F" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6046371C" w14:textId="77777777" w:rsidR="000A5873" w:rsidRPr="000F49FA" w:rsidRDefault="000A5873" w:rsidP="000A5873">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="21EB3BFB" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="000A5873">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C2D9EFB" w14:textId="77777777" w:rsidR="00252CA9" w:rsidRPr="00E47DE4" w:rsidRDefault="00252CA9" w:rsidP="00252CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
-[...7 lines deleted...]
-    <w:p w14:paraId="5868C055" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00E47DE4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Child Wellbeing and Safety Act 2005 (Amended)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16914CBF" w14:textId="3196F0D2" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00611224" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00611224">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Disability Act 2006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974E07" w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Planning and Environment Act 1987</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45A766E7" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F39F60E" w14:textId="4248E5F5" w:rsidR="00974E07" w:rsidRPr="00577CED" w:rsidRDefault="00E57FCA" w:rsidP="00974E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00E57FCA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Equal Opportunity Act 2010</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00974E07" w:rsidRPr="00577CED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Public Administration Act 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42238695" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1888A925" w14:textId="77777777" w:rsidR="00252CA9" w:rsidRPr="003F5438" w:rsidRDefault="00252CA9" w:rsidP="00252CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
-[...7 lines deleted...]
-    <w:p w14:paraId="67EED3B9" w14:textId="6F75B31A" w:rsidR="00117393" w:rsidRPr="00097289" w:rsidRDefault="00117393" w:rsidP="007A4AAA">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="003F5438">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Freedom of Information Act 1982</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17BC1FAD" w14:textId="77777777" w:rsidR="00E47DE4" w:rsidRPr="00E47DE4" w:rsidRDefault="00E47DE4" w:rsidP="00E47DE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00097289">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00E47DE4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Gender Equality Act 2020</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E47DE4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Racial and Religious Tolerance Act 2001</w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="76727C2D" w14:textId="77777777" w:rsidR="00B133A7" w:rsidRPr="00251AC7" w:rsidRDefault="00B133A7" w:rsidP="00B133A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2F7926" w14:textId="21BD9505" w:rsidR="003318E5" w:rsidRDefault="003318E5" w:rsidP="003318E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4FC48B7B" w14:textId="77777777" w:rsidR="00B133A7" w:rsidRPr="00251AC7" w:rsidRDefault="00B133A7" w:rsidP="00B133A7">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Justice Legislation Amendment (Anti-vilification and Social Cohesion) Act 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5121F0CB" w14:textId="77777777" w:rsidR="00E47DE4" w:rsidRPr="00E47DE4" w:rsidRDefault="00E47DE4" w:rsidP="00E47DE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6F70C66D" w14:textId="77777777" w:rsidR="00B133A7" w:rsidRPr="00251AC7" w:rsidRDefault="00B133A7" w:rsidP="00B133A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00E47DE4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Local Government Act 2020</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F49FA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C4438D" w14:textId="77777777" w:rsidR="00687267" w:rsidRDefault="00687267" w:rsidP="00E47DE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6EA7D667" w14:textId="77777777" w:rsidR="00B133A7" w:rsidRPr="00251AC7" w:rsidRDefault="00B133A7" w:rsidP="00B133A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="008C061D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Multicultural Victoria Act 2011</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04E1C0FC" w14:textId="77777777" w:rsidR="00687267" w:rsidRPr="00577CED" w:rsidRDefault="00687267" w:rsidP="00687267">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="76BA2193" w14:textId="77777777" w:rsidR="00117393" w:rsidRPr="00251AC7" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="006B7F66">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Occupational Health and Safety Act 2004</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA31413" w14:textId="77777777" w:rsidR="00442429" w:rsidRPr="00577CED" w:rsidRDefault="00442429" w:rsidP="00442429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4FBC57BA" w14:textId="09273307" w:rsidR="00117393" w:rsidRPr="00251AC7" w:rsidRDefault="00117393" w:rsidP="00117393">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="0070429A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Planning and Environment Act 1987</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1F7357" w14:textId="6F854566" w:rsidR="00E47DE4" w:rsidRPr="0072249A" w:rsidRDefault="00E47DE4" w:rsidP="00E47DE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="316F2C34" w14:textId="02B78E86" w:rsidR="004C7C98" w:rsidRPr="00251AC7" w:rsidRDefault="004C7C98" w:rsidP="004C7C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="0072249A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Privacy and Data Protection Act 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4157CDF1" w14:textId="77777777" w:rsidR="00442429" w:rsidRPr="00577CED" w:rsidRDefault="00442429" w:rsidP="00442429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="142D964C" w14:textId="6C522E2F" w:rsidR="007A4AAA" w:rsidRPr="00251AC7" w:rsidRDefault="007A4AAA" w:rsidP="00117393">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="005F2016">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Public Administration Act 2004</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E90811" w14:textId="77777777" w:rsidR="00442429" w:rsidRPr="00577CED" w:rsidRDefault="00442429" w:rsidP="00442429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D550782" w14:textId="29FCDE31" w:rsidR="007A4AAA" w:rsidRPr="00251AC7" w:rsidRDefault="007A4AAA" w:rsidP="00117393">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00B510F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Public Health and Wellbeing Act 2008</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00577CED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3798910B" w14:textId="77777777" w:rsidR="00E47DE4" w:rsidRPr="0072249A" w:rsidRDefault="00E47DE4" w:rsidP="00E47DE4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="64E4C73B" w14:textId="75133766" w:rsidR="005B6489" w:rsidRPr="00251AC7" w:rsidRDefault="005B6489" w:rsidP="00117393">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="0072249A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Public Records Act 1973</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BFBBD1C" w14:textId="1A7B52A0" w:rsidR="002778CB" w:rsidRPr="00996E33" w:rsidRDefault="00996E33" w:rsidP="00996E33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="19EC82B6" w14:textId="0AE4BE97" w:rsidR="005B6489" w:rsidRDefault="005B6489" w:rsidP="00117393">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006751CB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Racial and Religious Tolerance Act 2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0AE43D" w14:textId="626554FC" w:rsidR="00931E86" w:rsidRDefault="00931E86" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="6AC485D7" w14:textId="496AD932" w:rsidR="00E36B52" w:rsidRPr="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="00E36B52">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Related Council and Other Policies, Procedures, Strategies, Protocols, Guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152221A3" w14:textId="62207C1B" w:rsidR="00123429" w:rsidRDefault="00123429" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="55105703" w14:textId="633190E2" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">The following plans, strategies and policies developed and endorsed by the City of Greater Dandenong relate to the implementation of this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE6DE1C" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002C4D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E3D813" w14:textId="547DDBC8" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="19DEC1A9" w14:textId="66883210" w:rsidR="005B6489" w:rsidRPr="00251AC7" w:rsidRDefault="005B6489" w:rsidP="00117393">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t>Imagine 2030 Community Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4ADE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E52D24" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3666E5F6" w14:textId="65403566" w:rsidR="00B133A7" w:rsidRPr="00251AC7" w:rsidRDefault="00B133A7" w:rsidP="00B133A7">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Council Plan (2025-29) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07018890" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="35C15FAC" w14:textId="08AE7157" w:rsidR="00084CF3" w:rsidRPr="00251AC7" w:rsidRDefault="00084CF3" w:rsidP="00ED3D80">
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Children’s Plan (2021-26) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E09E8E" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1080"/>
-[...7 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId20"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Disability Action Plan (2017-23) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242F87CD" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Community Engagement Policy (2025-29) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E79919F" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Reconciliation Action Plan (2026-28) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D46BE9" w14:textId="77777777" w:rsidR="007F1F8C" w:rsidRPr="00577CED" w:rsidRDefault="007F1F8C" w:rsidP="007F1F8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t xml:space="preserve">Make Your Move Greater Dandenong Physical Activity Strategy 2020-2030 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E436EE" w14:textId="4F3CF738" w:rsidR="003C2369" w:rsidRPr="007F1F8C" w:rsidRDefault="007F1F8C" w:rsidP="003C2369">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00577CED">
+        <w:t>Workplace Adjustment Guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119FBC50" w14:textId="77777777" w:rsidR="00DD0B0C" w:rsidRPr="000F49FA" w:rsidRDefault="00DD0B0C" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="02F3A3AC" w14:textId="28462FE1" w:rsidR="003C2369" w:rsidRPr="003C2369" w:rsidRDefault="003C2369" w:rsidP="003C2369">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc229406963"/>
+      <w:r w:rsidRPr="003C2369">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Administrative Updates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4E9F7C6E" w14:textId="77777777" w:rsidR="00D87488" w:rsidRPr="00D87488" w:rsidRDefault="00CA1D14" w:rsidP="00D87488">
+      <w:r w:rsidRPr="00DB22E8">
+        <w:t xml:space="preserve">It is recognised that from time to time, circumstance may change leading to the need for minor administrative changes to this document. Where an update does not materially alter this document, such a change may be made administratively.  Examples include a change to the name of a Council department, the change to an existing policy or document </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87488" w:rsidRPr="00D87488">
+        <w:t>referred to in this policy and minor updates to legislation and the like which does not have a material impact. All changes or updates which materially alter this policy must be by resolution of Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D003DA9" w14:textId="5775773A" w:rsidR="00CA1D14" w:rsidRDefault="00CA1D14" w:rsidP="00FD2919"/>
+    <w:p w14:paraId="06891503" w14:textId="77777777" w:rsidR="00201190" w:rsidRPr="00DB22E8" w:rsidRDefault="00201190" w:rsidP="00FD2919"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="8499"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E36B52" w14:paraId="4E52AB5C" w14:textId="77777777" w:rsidTr="00E36B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC0FB4E" w14:textId="2B076D98" w:rsidR="00E36B52" w:rsidRPr="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E36B52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1275DAAC" w14:textId="527EE765" w:rsidR="00E36B52" w:rsidRPr="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E36B52">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36B52" w14:paraId="1D8245C9" w14:textId="77777777" w:rsidTr="00E36B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5484CF13" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0608DFE7" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36B52" w14:paraId="03C5B20A" w14:textId="77777777" w:rsidTr="00E36B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BBF195" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2FB87F" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36B52" w14:paraId="05C9F7FE" w14:textId="77777777" w:rsidTr="00E36B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524BCB33" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BF4BC1" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52" w:rsidP="0010017D"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14702EC8" w14:textId="0F8D2DDE" w:rsidR="0010017D" w:rsidRDefault="0010017D" w:rsidP="0010017D"/>
+    <w:p w14:paraId="401D4D1A" w14:textId="77777777" w:rsidR="0010017D" w:rsidRDefault="0010017D" w:rsidP="0010017D"/>
+    <w:sectPr w:rsidR="0010017D" w:rsidSect="006D3A7E">
+      <w:headerReference w:type="even" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="even" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:headerReference w:type="first" r:id="rId47"/>
+      <w:footerReference w:type="first" r:id="rId48"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1826" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="495" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="285567DC" w14:textId="77777777" w:rsidR="000E2BF1" w:rsidRDefault="000E2BF1" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="0405B5E1" w14:textId="77777777" w:rsidR="004834C5" w:rsidRDefault="004834C5" w:rsidP="00FD2919">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58BFD894" w14:textId="77777777" w:rsidR="000E2BF1" w:rsidRDefault="000E2BF1" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="46D963B5" w14:textId="77777777" w:rsidR="004834C5" w:rsidRDefault="004834C5" w:rsidP="00FD2919">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Montserrat">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="37D75C82" w14:textId="77777777" w:rsidR="00EB30B9" w:rsidRPr="006E08A6" w:rsidRDefault="00EB30B9" w:rsidP="00AF4FE4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D0C0D78" w14:textId="77777777" w:rsidR="00B2246B" w:rsidRDefault="00B2246B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="006E08A6">
-[...43 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="086F18FC" w14:textId="6250263A" w:rsidR="009E4461" w:rsidRPr="00B81AF3" w:rsidRDefault="009E4461" w:rsidP="00AF4FE4"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-990718244"/>
+      <w:id w:val="-953782172"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:sdt>
-[...114 lines deleted...]
-      </w:sdt>
+      <w:p w14:paraId="20BC8D80" w14:textId="0DC4F88D" w:rsidR="00E36B52" w:rsidRDefault="00E36B52">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="07633AD2" w14:textId="5801AF1B" w:rsidR="009E4461" w:rsidRPr="00433185" w:rsidRDefault="009E4461" w:rsidP="00AF4FE4"/>
+  <w:p w14:paraId="05C7680F" w14:textId="77777777" w:rsidR="00E36B52" w:rsidRDefault="00E36B52">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="37FBED0A" w14:textId="77777777" w:rsidR="00EF1779" w:rsidRDefault="00EF1779">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D7E363D" w14:textId="77777777" w:rsidR="00B2246B" w:rsidRDefault="00B2246B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09FBE07E" w14:textId="77777777" w:rsidR="000E2BF1" w:rsidRDefault="000E2BF1" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="2CA07AF5" w14:textId="77777777" w:rsidR="004834C5" w:rsidRDefault="004834C5" w:rsidP="00FD2919">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="100A12D9" w14:textId="77777777" w:rsidR="000E2BF1" w:rsidRDefault="000E2BF1" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="5CFA3FAE" w14:textId="77777777" w:rsidR="004834C5" w:rsidRDefault="004834C5" w:rsidP="00FD2919">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1EC52CF8" w14:textId="3EEB6974" w:rsidR="00151BDB" w:rsidRDefault="00CF0098" w:rsidP="00AF4FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26559C04" w14:textId="77777777" w:rsidR="00B2246B" w:rsidRDefault="00B2246B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47C738D5" w14:textId="5381D4B4" w:rsidR="00E4603A" w:rsidRDefault="00E4603A" w:rsidP="00D87488">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68396D44" wp14:editId="700AD35B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2507601F" wp14:editId="66D7CC3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-901700</wp:posOffset>
+            <wp:posOffset>-732282</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-746125</wp:posOffset>
+            <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="1575529"/>
+          <wp:extent cx="7900851" cy="690880"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="20" name="Picture 20"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="bg1_followon.jpg"/>
+                  <pic:cNvPr id="20" name="Picture 20"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="1575529"/>
+                    <a:ext cx="8187390" cy="715936"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4095F3CC" w14:textId="77777777" w:rsidR="00EF1779" w:rsidRDefault="00EF1779">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697DB4E0" w14:textId="5E7DB7F2" w:rsidR="00B2246B" w:rsidRDefault="00B2246B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...148 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003C3969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57C8231E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15623,50 +5723,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="075046EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10561C1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D22082A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67BC2D5A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -15711,164 +5960,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="189F4423"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15396273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5D7A90E0"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="08A63D64"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E4D26BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0DA75B6"/>
     <w:lvl w:ilvl="0" w:tplc="82C43736">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -15913,51 +6135,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20120812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DA6C2AE"/>
     <w:lvl w:ilvl="0" w:tplc="020616E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16002,51 +6224,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20B8767E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22D6C924"/>
     <w:lvl w:ilvl="0" w:tplc="82C43736">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16091,51 +6313,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21A0287B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46F6B1E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16204,51 +6426,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4E6E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEB647F4"/>
     <w:lvl w:ilvl="0" w:tplc="556A27E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16291,163 +6513,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5430" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6150" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...111 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D813AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9452B1A4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -16957,163 +7066,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47F37731"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48F80322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="183AA9AE"/>
     <w:lvl w:ilvl="0" w:tplc="DE8ADFD8">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -17158,137 +7154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5C4594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CF0D14C"/>
     <w:lvl w:ilvl="0" w:tplc="620A79B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17337,62 +7247,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F6352A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D988AEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17476,51 +7385,51 @@
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55351ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF523684"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17589,277 +7498,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D13931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C76E4F7E"/>
     <w:lvl w:ilvl="0" w:tplc="F748271C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -17904,54 +7587,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="596E1BD3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58241A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C421D06"/>
+    <w:tmpl w:val="31B4443E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -18017,51 +7700,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C631655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCF49514"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18130,51 +7813,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EAF25F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9BE39FA"/>
     <w:lvl w:ilvl="0" w:tplc="551C9670">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -18219,51 +7902,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AD11034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEC0A832"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18305,51 +7988,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB55B20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B5893BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBB2FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C5C5C7E"/>
     <w:lvl w:ilvl="0" w:tplc="79CABABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1459" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1819" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -18394,164 +8190,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5419" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6139" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6859" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AFB5166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16D2C048"/>
     <w:lvl w:ilvl="0" w:tplc="FD52E0EA">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -18596,1240 +8279,1473 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1709913896">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="496071301">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="506754725">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1863397511">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="746272018">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="379138904">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1766685179">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="8" w16cid:durableId="592709269">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="9" w16cid:durableId="897858136">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="10" w16cid:durableId="1109467172">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="649988959">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1123160552">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="74593827">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="767314854">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="135494565">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="732852910">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="315381235">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="544029331">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...23 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="19" w16cid:durableId="1191533875">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
-[...8 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="20" w16cid:durableId="661588890">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20">
-[...2 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1071461957">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="22" w16cid:durableId="1079518860">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1990668435">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="24" w16cid:durableId="1141577230">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="25" w16cid:durableId="1269503101">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="116991175">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="55059327">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1717772385">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="29" w16cid:durableId="1789398275">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F4B50"/>
     <w:rsid w:val="00000802"/>
     <w:rsid w:val="00006609"/>
     <w:rsid w:val="00006DDC"/>
     <w:rsid w:val="00020E8C"/>
     <w:rsid w:val="00021BDF"/>
+    <w:rsid w:val="00022764"/>
     <w:rsid w:val="000242F1"/>
     <w:rsid w:val="000248F5"/>
     <w:rsid w:val="000254EA"/>
     <w:rsid w:val="000264AC"/>
+    <w:rsid w:val="00030529"/>
+    <w:rsid w:val="00032E2E"/>
     <w:rsid w:val="00033589"/>
+    <w:rsid w:val="00033E3F"/>
     <w:rsid w:val="0003403E"/>
     <w:rsid w:val="0003563A"/>
+    <w:rsid w:val="00037E92"/>
+    <w:rsid w:val="00040D49"/>
     <w:rsid w:val="00041641"/>
-    <w:rsid w:val="0004170B"/>
+    <w:rsid w:val="00045357"/>
     <w:rsid w:val="00045F2C"/>
     <w:rsid w:val="000471E5"/>
+    <w:rsid w:val="000512AD"/>
+    <w:rsid w:val="000538B0"/>
     <w:rsid w:val="00053DBE"/>
     <w:rsid w:val="00054C8E"/>
     <w:rsid w:val="00057CBA"/>
     <w:rsid w:val="0006456A"/>
     <w:rsid w:val="00065743"/>
+    <w:rsid w:val="00067ECC"/>
     <w:rsid w:val="00070283"/>
     <w:rsid w:val="00072CC4"/>
     <w:rsid w:val="00077BD9"/>
     <w:rsid w:val="000807FA"/>
-    <w:rsid w:val="00084CF3"/>
+    <w:rsid w:val="00080E33"/>
+    <w:rsid w:val="00081636"/>
+    <w:rsid w:val="00082699"/>
+    <w:rsid w:val="000858D9"/>
+    <w:rsid w:val="00086BDE"/>
     <w:rsid w:val="0008768D"/>
     <w:rsid w:val="00091D5C"/>
-    <w:rsid w:val="00097289"/>
+    <w:rsid w:val="0009574F"/>
     <w:rsid w:val="000975FD"/>
     <w:rsid w:val="000979A6"/>
     <w:rsid w:val="000A0C6B"/>
     <w:rsid w:val="000A3426"/>
     <w:rsid w:val="000A3456"/>
     <w:rsid w:val="000A54EB"/>
+    <w:rsid w:val="000A5873"/>
+    <w:rsid w:val="000B466D"/>
     <w:rsid w:val="000B4A04"/>
+    <w:rsid w:val="000B6604"/>
     <w:rsid w:val="000B67DD"/>
     <w:rsid w:val="000B77DC"/>
     <w:rsid w:val="000C0FDC"/>
     <w:rsid w:val="000C175E"/>
+    <w:rsid w:val="000C3737"/>
     <w:rsid w:val="000C42E0"/>
+    <w:rsid w:val="000C461B"/>
     <w:rsid w:val="000C4C60"/>
-    <w:rsid w:val="000D5D2C"/>
+    <w:rsid w:val="000D691C"/>
     <w:rsid w:val="000D756A"/>
-    <w:rsid w:val="000E2BF1"/>
+    <w:rsid w:val="000E170B"/>
     <w:rsid w:val="000E2D5A"/>
-    <w:rsid w:val="000E2D73"/>
     <w:rsid w:val="000E3583"/>
     <w:rsid w:val="000E602A"/>
+    <w:rsid w:val="000E6C4C"/>
     <w:rsid w:val="000F03CC"/>
     <w:rsid w:val="000F40CA"/>
+    <w:rsid w:val="000F49FA"/>
     <w:rsid w:val="000F4D18"/>
     <w:rsid w:val="000F5A97"/>
     <w:rsid w:val="000F60A1"/>
     <w:rsid w:val="000F6648"/>
+    <w:rsid w:val="0010017D"/>
     <w:rsid w:val="00106644"/>
     <w:rsid w:val="001134CE"/>
-    <w:rsid w:val="00117393"/>
+    <w:rsid w:val="00114993"/>
     <w:rsid w:val="001200E6"/>
     <w:rsid w:val="0012137E"/>
     <w:rsid w:val="001219BA"/>
     <w:rsid w:val="00121F0D"/>
     <w:rsid w:val="00123429"/>
     <w:rsid w:val="00124099"/>
+    <w:rsid w:val="00124F9F"/>
     <w:rsid w:val="00126B64"/>
     <w:rsid w:val="00130693"/>
     <w:rsid w:val="0013129B"/>
+    <w:rsid w:val="001344F7"/>
     <w:rsid w:val="0013661C"/>
+    <w:rsid w:val="0013755D"/>
     <w:rsid w:val="001456E6"/>
     <w:rsid w:val="00151BDB"/>
+    <w:rsid w:val="00151D83"/>
     <w:rsid w:val="00152386"/>
+    <w:rsid w:val="0015300B"/>
+    <w:rsid w:val="001571A3"/>
     <w:rsid w:val="00157315"/>
     <w:rsid w:val="001641DE"/>
+    <w:rsid w:val="00164BF8"/>
+    <w:rsid w:val="001719FC"/>
     <w:rsid w:val="001734E5"/>
     <w:rsid w:val="00174D24"/>
+    <w:rsid w:val="00174D8D"/>
     <w:rsid w:val="001767E9"/>
     <w:rsid w:val="00182CD2"/>
     <w:rsid w:val="001861E9"/>
     <w:rsid w:val="00186325"/>
+    <w:rsid w:val="00186BA7"/>
     <w:rsid w:val="00190395"/>
-    <w:rsid w:val="00195AA0"/>
+    <w:rsid w:val="001918D7"/>
+    <w:rsid w:val="00196ACE"/>
     <w:rsid w:val="0019722B"/>
+    <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A54C4"/>
     <w:rsid w:val="001A607D"/>
     <w:rsid w:val="001A707D"/>
     <w:rsid w:val="001A7722"/>
     <w:rsid w:val="001B2D9A"/>
     <w:rsid w:val="001B3B19"/>
-    <w:rsid w:val="001B3FAD"/>
     <w:rsid w:val="001B59E5"/>
     <w:rsid w:val="001B701A"/>
-    <w:rsid w:val="001B72BB"/>
     <w:rsid w:val="001C75B9"/>
     <w:rsid w:val="001D5313"/>
     <w:rsid w:val="001D6099"/>
     <w:rsid w:val="001D7F37"/>
     <w:rsid w:val="001D7FF3"/>
     <w:rsid w:val="001E3972"/>
     <w:rsid w:val="001E5FE0"/>
-    <w:rsid w:val="001F1D58"/>
     <w:rsid w:val="001F2FC8"/>
     <w:rsid w:val="001F4814"/>
-    <w:rsid w:val="001F4C48"/>
     <w:rsid w:val="00200BA6"/>
+    <w:rsid w:val="00201190"/>
     <w:rsid w:val="0020135C"/>
     <w:rsid w:val="00201F6B"/>
     <w:rsid w:val="0020249A"/>
     <w:rsid w:val="002026C5"/>
     <w:rsid w:val="002039CF"/>
+    <w:rsid w:val="002049C2"/>
     <w:rsid w:val="00211168"/>
     <w:rsid w:val="00211512"/>
+    <w:rsid w:val="002157B0"/>
     <w:rsid w:val="002168B9"/>
     <w:rsid w:val="00216AAF"/>
-    <w:rsid w:val="0022018E"/>
     <w:rsid w:val="00220A77"/>
     <w:rsid w:val="00220C18"/>
     <w:rsid w:val="00220EC0"/>
     <w:rsid w:val="00223301"/>
+    <w:rsid w:val="00223E0E"/>
     <w:rsid w:val="00226394"/>
+    <w:rsid w:val="00227CF1"/>
     <w:rsid w:val="00232072"/>
     <w:rsid w:val="00235BAE"/>
     <w:rsid w:val="00237545"/>
     <w:rsid w:val="0024174B"/>
     <w:rsid w:val="00242721"/>
     <w:rsid w:val="00242727"/>
     <w:rsid w:val="002432A5"/>
+    <w:rsid w:val="00245D8A"/>
     <w:rsid w:val="00247C6D"/>
+    <w:rsid w:val="002503A8"/>
     <w:rsid w:val="00250823"/>
-    <w:rsid w:val="00251AC7"/>
+    <w:rsid w:val="00250AA8"/>
     <w:rsid w:val="0025200A"/>
+    <w:rsid w:val="0025215E"/>
+    <w:rsid w:val="00252CA9"/>
     <w:rsid w:val="00256474"/>
-    <w:rsid w:val="0026248C"/>
+    <w:rsid w:val="002573EA"/>
+    <w:rsid w:val="00257A4F"/>
+    <w:rsid w:val="00261691"/>
+    <w:rsid w:val="00264D52"/>
     <w:rsid w:val="00266DDC"/>
     <w:rsid w:val="00267770"/>
+    <w:rsid w:val="00267D70"/>
     <w:rsid w:val="0027260F"/>
+    <w:rsid w:val="00274130"/>
     <w:rsid w:val="00275C8A"/>
     <w:rsid w:val="002778CB"/>
     <w:rsid w:val="00280E67"/>
+    <w:rsid w:val="00280FDC"/>
     <w:rsid w:val="002825B7"/>
+    <w:rsid w:val="0028338B"/>
+    <w:rsid w:val="00286123"/>
+    <w:rsid w:val="00290A39"/>
     <w:rsid w:val="00291230"/>
-    <w:rsid w:val="0029142B"/>
     <w:rsid w:val="002916F6"/>
     <w:rsid w:val="002922DD"/>
     <w:rsid w:val="00294901"/>
     <w:rsid w:val="00295551"/>
     <w:rsid w:val="00295FC1"/>
     <w:rsid w:val="0029622A"/>
     <w:rsid w:val="002A31D5"/>
+    <w:rsid w:val="002A7B16"/>
     <w:rsid w:val="002B03E5"/>
+    <w:rsid w:val="002B1F7C"/>
     <w:rsid w:val="002B2557"/>
     <w:rsid w:val="002B3134"/>
     <w:rsid w:val="002B46C2"/>
     <w:rsid w:val="002B56FA"/>
+    <w:rsid w:val="002B59D7"/>
     <w:rsid w:val="002C3486"/>
     <w:rsid w:val="002C3759"/>
     <w:rsid w:val="002C507E"/>
+    <w:rsid w:val="002C599E"/>
     <w:rsid w:val="002C76EA"/>
     <w:rsid w:val="002D0A63"/>
     <w:rsid w:val="002D26EB"/>
     <w:rsid w:val="002D295E"/>
     <w:rsid w:val="002D34A1"/>
     <w:rsid w:val="002D47EB"/>
     <w:rsid w:val="002D683A"/>
     <w:rsid w:val="002D7C76"/>
     <w:rsid w:val="002E01F3"/>
     <w:rsid w:val="002E029F"/>
     <w:rsid w:val="002E09C3"/>
     <w:rsid w:val="002E26ED"/>
     <w:rsid w:val="002E2AF4"/>
+    <w:rsid w:val="002E4B25"/>
+    <w:rsid w:val="002F2C34"/>
     <w:rsid w:val="002F6BFF"/>
-    <w:rsid w:val="0030466F"/>
     <w:rsid w:val="003069FA"/>
+    <w:rsid w:val="00307D77"/>
     <w:rsid w:val="0031069F"/>
     <w:rsid w:val="003119DF"/>
     <w:rsid w:val="003130C6"/>
     <w:rsid w:val="00315055"/>
     <w:rsid w:val="003151CF"/>
     <w:rsid w:val="0032078B"/>
+    <w:rsid w:val="00321732"/>
     <w:rsid w:val="0032262E"/>
-    <w:rsid w:val="003240E1"/>
     <w:rsid w:val="00325AA5"/>
     <w:rsid w:val="00327102"/>
     <w:rsid w:val="00330127"/>
-    <w:rsid w:val="00330C01"/>
+    <w:rsid w:val="00330C8E"/>
     <w:rsid w:val="00330FA2"/>
+    <w:rsid w:val="003318E5"/>
+    <w:rsid w:val="00332ABF"/>
     <w:rsid w:val="003334B6"/>
+    <w:rsid w:val="003362EA"/>
+    <w:rsid w:val="003370A7"/>
+    <w:rsid w:val="0034005E"/>
     <w:rsid w:val="0034122B"/>
     <w:rsid w:val="00341821"/>
     <w:rsid w:val="00341D4F"/>
     <w:rsid w:val="003425EA"/>
     <w:rsid w:val="00343375"/>
     <w:rsid w:val="00345290"/>
     <w:rsid w:val="0035152B"/>
-    <w:rsid w:val="00351582"/>
     <w:rsid w:val="00353BDE"/>
     <w:rsid w:val="0035420C"/>
     <w:rsid w:val="00357822"/>
     <w:rsid w:val="00361B15"/>
-    <w:rsid w:val="00363BDF"/>
+    <w:rsid w:val="003628C9"/>
+    <w:rsid w:val="003662D7"/>
+    <w:rsid w:val="00367D51"/>
     <w:rsid w:val="003710C8"/>
-    <w:rsid w:val="00371CEA"/>
     <w:rsid w:val="00372836"/>
+    <w:rsid w:val="00373F05"/>
     <w:rsid w:val="003764B6"/>
     <w:rsid w:val="00377BF3"/>
     <w:rsid w:val="003817EB"/>
     <w:rsid w:val="00386FE3"/>
     <w:rsid w:val="00387FC9"/>
-    <w:rsid w:val="00390E1B"/>
     <w:rsid w:val="0039119E"/>
     <w:rsid w:val="00396C4D"/>
+    <w:rsid w:val="003A027F"/>
+    <w:rsid w:val="003A1B22"/>
     <w:rsid w:val="003A3763"/>
     <w:rsid w:val="003A520A"/>
     <w:rsid w:val="003A7309"/>
     <w:rsid w:val="003A77DD"/>
     <w:rsid w:val="003B3A22"/>
     <w:rsid w:val="003B5CE1"/>
     <w:rsid w:val="003B68B2"/>
-    <w:rsid w:val="003B6D4F"/>
     <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="003C2369"/>
+    <w:rsid w:val="003C36C0"/>
+    <w:rsid w:val="003D2DDF"/>
+    <w:rsid w:val="003D423C"/>
     <w:rsid w:val="003D6E73"/>
     <w:rsid w:val="003E28C4"/>
     <w:rsid w:val="003E364F"/>
-    <w:rsid w:val="003E64F4"/>
+    <w:rsid w:val="003E424C"/>
+    <w:rsid w:val="003E764A"/>
     <w:rsid w:val="003F061B"/>
     <w:rsid w:val="003F1053"/>
     <w:rsid w:val="003F3BB5"/>
+    <w:rsid w:val="003F5438"/>
+    <w:rsid w:val="003F7A2C"/>
     <w:rsid w:val="003F7ABB"/>
     <w:rsid w:val="003F7BCE"/>
     <w:rsid w:val="003F7E8B"/>
-    <w:rsid w:val="00403DE4"/>
+    <w:rsid w:val="00401DB2"/>
+    <w:rsid w:val="00405770"/>
     <w:rsid w:val="00407A7D"/>
     <w:rsid w:val="00414DF7"/>
     <w:rsid w:val="00416FF3"/>
     <w:rsid w:val="00417F72"/>
     <w:rsid w:val="00421648"/>
     <w:rsid w:val="00425158"/>
     <w:rsid w:val="00426641"/>
-    <w:rsid w:val="00426C10"/>
     <w:rsid w:val="00431F9A"/>
     <w:rsid w:val="00432F73"/>
     <w:rsid w:val="00433185"/>
     <w:rsid w:val="00433B2B"/>
     <w:rsid w:val="00434B7D"/>
     <w:rsid w:val="004357C1"/>
-    <w:rsid w:val="00435F11"/>
     <w:rsid w:val="00440551"/>
     <w:rsid w:val="00441BE0"/>
     <w:rsid w:val="00441FC8"/>
     <w:rsid w:val="0044229F"/>
+    <w:rsid w:val="00442429"/>
+    <w:rsid w:val="00442970"/>
+    <w:rsid w:val="00442F5B"/>
     <w:rsid w:val="0044786A"/>
     <w:rsid w:val="0045178A"/>
     <w:rsid w:val="00451CD7"/>
     <w:rsid w:val="00456665"/>
     <w:rsid w:val="00457062"/>
+    <w:rsid w:val="00460A32"/>
     <w:rsid w:val="00461DC1"/>
+    <w:rsid w:val="00463184"/>
     <w:rsid w:val="00465BEC"/>
+    <w:rsid w:val="00466B85"/>
     <w:rsid w:val="00470453"/>
     <w:rsid w:val="004766ED"/>
     <w:rsid w:val="00477C6C"/>
     <w:rsid w:val="00480D17"/>
     <w:rsid w:val="00481A0F"/>
     <w:rsid w:val="00481E8C"/>
+    <w:rsid w:val="0048306A"/>
+    <w:rsid w:val="004834C5"/>
+    <w:rsid w:val="00483546"/>
     <w:rsid w:val="00485679"/>
+    <w:rsid w:val="00486938"/>
+    <w:rsid w:val="004875A0"/>
+    <w:rsid w:val="00487953"/>
     <w:rsid w:val="00490B9B"/>
-    <w:rsid w:val="00492C9E"/>
     <w:rsid w:val="00493E23"/>
+    <w:rsid w:val="00494525"/>
     <w:rsid w:val="00496233"/>
+    <w:rsid w:val="00497302"/>
     <w:rsid w:val="00497FCA"/>
-    <w:rsid w:val="004A0739"/>
+    <w:rsid w:val="004A0C51"/>
     <w:rsid w:val="004A0D5C"/>
     <w:rsid w:val="004A1EFD"/>
     <w:rsid w:val="004A1F03"/>
     <w:rsid w:val="004A316F"/>
-    <w:rsid w:val="004A47E3"/>
     <w:rsid w:val="004A6709"/>
     <w:rsid w:val="004B01A4"/>
     <w:rsid w:val="004B0465"/>
+    <w:rsid w:val="004B0631"/>
     <w:rsid w:val="004B082A"/>
+    <w:rsid w:val="004B1A5C"/>
     <w:rsid w:val="004B3A40"/>
     <w:rsid w:val="004B5D3E"/>
     <w:rsid w:val="004B5FAA"/>
     <w:rsid w:val="004B63DE"/>
     <w:rsid w:val="004C0E7B"/>
     <w:rsid w:val="004C18F3"/>
     <w:rsid w:val="004C237D"/>
+    <w:rsid w:val="004C2828"/>
+    <w:rsid w:val="004C362D"/>
+    <w:rsid w:val="004C47EC"/>
+    <w:rsid w:val="004C4ADE"/>
     <w:rsid w:val="004C4DA5"/>
     <w:rsid w:val="004C6323"/>
     <w:rsid w:val="004C75A6"/>
-    <w:rsid w:val="004C7C98"/>
-    <w:rsid w:val="004D0BE9"/>
+    <w:rsid w:val="004D1245"/>
     <w:rsid w:val="004D327F"/>
+    <w:rsid w:val="004D353B"/>
     <w:rsid w:val="004D4860"/>
+    <w:rsid w:val="004D5027"/>
     <w:rsid w:val="004E515E"/>
-    <w:rsid w:val="004E769D"/>
     <w:rsid w:val="004F0748"/>
     <w:rsid w:val="004F1172"/>
+    <w:rsid w:val="004F2261"/>
     <w:rsid w:val="004F4FE0"/>
     <w:rsid w:val="004F51F8"/>
+    <w:rsid w:val="004F599D"/>
+    <w:rsid w:val="004F711D"/>
     <w:rsid w:val="0050178B"/>
     <w:rsid w:val="0050483A"/>
     <w:rsid w:val="00504A9E"/>
+    <w:rsid w:val="0050614E"/>
     <w:rsid w:val="0051218B"/>
     <w:rsid w:val="0051279D"/>
+    <w:rsid w:val="00513294"/>
     <w:rsid w:val="00517841"/>
+    <w:rsid w:val="00522F4E"/>
+    <w:rsid w:val="00523FA4"/>
     <w:rsid w:val="005251FD"/>
+    <w:rsid w:val="0052543E"/>
     <w:rsid w:val="00526EEC"/>
     <w:rsid w:val="005312E3"/>
     <w:rsid w:val="00531825"/>
     <w:rsid w:val="00533F1C"/>
     <w:rsid w:val="0053724C"/>
     <w:rsid w:val="00542951"/>
     <w:rsid w:val="00544805"/>
+    <w:rsid w:val="00544C78"/>
     <w:rsid w:val="00544DD3"/>
     <w:rsid w:val="005474FB"/>
     <w:rsid w:val="00550A12"/>
     <w:rsid w:val="005549C2"/>
     <w:rsid w:val="00561485"/>
     <w:rsid w:val="00562CB9"/>
     <w:rsid w:val="00567504"/>
+    <w:rsid w:val="0057120C"/>
     <w:rsid w:val="00573F41"/>
     <w:rsid w:val="00574D15"/>
     <w:rsid w:val="00574F53"/>
+    <w:rsid w:val="00575479"/>
+    <w:rsid w:val="00575519"/>
     <w:rsid w:val="00575ABF"/>
     <w:rsid w:val="00575FA9"/>
+    <w:rsid w:val="005777B2"/>
     <w:rsid w:val="00577B70"/>
     <w:rsid w:val="00582BAE"/>
     <w:rsid w:val="005850D9"/>
     <w:rsid w:val="00590622"/>
     <w:rsid w:val="00596317"/>
+    <w:rsid w:val="005969D8"/>
+    <w:rsid w:val="00596AC2"/>
+    <w:rsid w:val="00597F34"/>
+    <w:rsid w:val="005A0CE5"/>
     <w:rsid w:val="005A2FC9"/>
+    <w:rsid w:val="005A544B"/>
+    <w:rsid w:val="005A5F94"/>
     <w:rsid w:val="005B1DF1"/>
     <w:rsid w:val="005B4597"/>
-    <w:rsid w:val="005B6489"/>
+    <w:rsid w:val="005B64C0"/>
     <w:rsid w:val="005B705D"/>
     <w:rsid w:val="005B7262"/>
     <w:rsid w:val="005B78D8"/>
-    <w:rsid w:val="005C45BA"/>
     <w:rsid w:val="005C4E38"/>
     <w:rsid w:val="005C5D2F"/>
     <w:rsid w:val="005C748B"/>
     <w:rsid w:val="005C7A53"/>
     <w:rsid w:val="005D0529"/>
+    <w:rsid w:val="005D2395"/>
     <w:rsid w:val="005D2865"/>
     <w:rsid w:val="005D4EE5"/>
     <w:rsid w:val="005D540A"/>
+    <w:rsid w:val="005E04EC"/>
     <w:rsid w:val="005E3038"/>
-    <w:rsid w:val="005E3814"/>
-    <w:rsid w:val="005E5F56"/>
     <w:rsid w:val="005E79D4"/>
     <w:rsid w:val="005F013B"/>
+    <w:rsid w:val="005F0AD9"/>
+    <w:rsid w:val="005F2016"/>
     <w:rsid w:val="005F20F3"/>
     <w:rsid w:val="005F3DB3"/>
+    <w:rsid w:val="005F5A1D"/>
+    <w:rsid w:val="005F76EA"/>
     <w:rsid w:val="00600481"/>
     <w:rsid w:val="00600832"/>
     <w:rsid w:val="0060219A"/>
     <w:rsid w:val="0060333D"/>
     <w:rsid w:val="00603670"/>
     <w:rsid w:val="006049D6"/>
+    <w:rsid w:val="00611224"/>
     <w:rsid w:val="006112D3"/>
     <w:rsid w:val="006135B4"/>
+    <w:rsid w:val="00613D06"/>
     <w:rsid w:val="00614EEA"/>
-    <w:rsid w:val="006159BE"/>
+    <w:rsid w:val="0061515B"/>
     <w:rsid w:val="00616581"/>
     <w:rsid w:val="00620FB8"/>
+    <w:rsid w:val="00623554"/>
+    <w:rsid w:val="00623CC2"/>
     <w:rsid w:val="00623DE6"/>
     <w:rsid w:val="00624E30"/>
+    <w:rsid w:val="0062594F"/>
     <w:rsid w:val="00626973"/>
-    <w:rsid w:val="00634CA8"/>
     <w:rsid w:val="0063505C"/>
     <w:rsid w:val="006355D9"/>
     <w:rsid w:val="00635A22"/>
     <w:rsid w:val="006360D8"/>
     <w:rsid w:val="00637614"/>
     <w:rsid w:val="00640398"/>
     <w:rsid w:val="006429E4"/>
     <w:rsid w:val="00643C54"/>
     <w:rsid w:val="00644B08"/>
+    <w:rsid w:val="00644B88"/>
     <w:rsid w:val="00645541"/>
     <w:rsid w:val="0065317B"/>
+    <w:rsid w:val="006561C0"/>
+    <w:rsid w:val="00656550"/>
     <w:rsid w:val="00656D05"/>
     <w:rsid w:val="00657B81"/>
     <w:rsid w:val="006621D2"/>
     <w:rsid w:val="0066298F"/>
+    <w:rsid w:val="00663816"/>
     <w:rsid w:val="00665DF1"/>
     <w:rsid w:val="006675C5"/>
     <w:rsid w:val="0067016A"/>
     <w:rsid w:val="00671D4B"/>
-    <w:rsid w:val="006722B6"/>
     <w:rsid w:val="006733E0"/>
     <w:rsid w:val="006776F9"/>
     <w:rsid w:val="00677FB6"/>
     <w:rsid w:val="00682E74"/>
+    <w:rsid w:val="00683477"/>
+    <w:rsid w:val="00687267"/>
     <w:rsid w:val="00690CE6"/>
     <w:rsid w:val="00692E98"/>
     <w:rsid w:val="006A05C0"/>
     <w:rsid w:val="006A1BED"/>
     <w:rsid w:val="006A2D20"/>
     <w:rsid w:val="006A5E46"/>
     <w:rsid w:val="006A6BDB"/>
-    <w:rsid w:val="006A728A"/>
     <w:rsid w:val="006A771C"/>
     <w:rsid w:val="006B0953"/>
+    <w:rsid w:val="006B0D89"/>
+    <w:rsid w:val="006B1411"/>
+    <w:rsid w:val="006B4B54"/>
     <w:rsid w:val="006B6380"/>
+    <w:rsid w:val="006B6C34"/>
+    <w:rsid w:val="006B7354"/>
+    <w:rsid w:val="006B7F66"/>
     <w:rsid w:val="006C06C4"/>
     <w:rsid w:val="006C06E4"/>
     <w:rsid w:val="006C175D"/>
     <w:rsid w:val="006C45E4"/>
     <w:rsid w:val="006C7668"/>
     <w:rsid w:val="006C7777"/>
-    <w:rsid w:val="006D0163"/>
+    <w:rsid w:val="006D22C7"/>
+    <w:rsid w:val="006D2ABA"/>
     <w:rsid w:val="006D2F81"/>
     <w:rsid w:val="006D300C"/>
     <w:rsid w:val="006D3244"/>
+    <w:rsid w:val="006D3A7E"/>
     <w:rsid w:val="006D3D8D"/>
     <w:rsid w:val="006D3F71"/>
     <w:rsid w:val="006D5960"/>
     <w:rsid w:val="006D7428"/>
+    <w:rsid w:val="006D7663"/>
+    <w:rsid w:val="006D76C1"/>
     <w:rsid w:val="006D7D1F"/>
     <w:rsid w:val="006E08A6"/>
+    <w:rsid w:val="006E1779"/>
+    <w:rsid w:val="006E2FE2"/>
     <w:rsid w:val="006E30AB"/>
     <w:rsid w:val="006E375E"/>
     <w:rsid w:val="006E44BB"/>
     <w:rsid w:val="006E5641"/>
     <w:rsid w:val="006E7CA7"/>
     <w:rsid w:val="006F4153"/>
-    <w:rsid w:val="007025A0"/>
+    <w:rsid w:val="0070429A"/>
     <w:rsid w:val="0070477A"/>
     <w:rsid w:val="00704B89"/>
     <w:rsid w:val="00705211"/>
     <w:rsid w:val="0070668C"/>
     <w:rsid w:val="00706A66"/>
-    <w:rsid w:val="00706DE3"/>
     <w:rsid w:val="00707340"/>
     <w:rsid w:val="00710876"/>
     <w:rsid w:val="00710AE0"/>
-    <w:rsid w:val="007111FD"/>
     <w:rsid w:val="00711D04"/>
     <w:rsid w:val="00712915"/>
     <w:rsid w:val="00712BCE"/>
-    <w:rsid w:val="00712F97"/>
     <w:rsid w:val="007136DF"/>
     <w:rsid w:val="007202C8"/>
     <w:rsid w:val="00720E73"/>
+    <w:rsid w:val="0072249A"/>
     <w:rsid w:val="00722644"/>
     <w:rsid w:val="0072292A"/>
     <w:rsid w:val="0072454C"/>
     <w:rsid w:val="00727ABB"/>
     <w:rsid w:val="00727AC3"/>
+    <w:rsid w:val="00727FA1"/>
     <w:rsid w:val="00730EE1"/>
     <w:rsid w:val="00733A64"/>
     <w:rsid w:val="00735406"/>
+    <w:rsid w:val="00735CAD"/>
     <w:rsid w:val="00741A89"/>
     <w:rsid w:val="00741ECC"/>
+    <w:rsid w:val="0074336C"/>
     <w:rsid w:val="0074511A"/>
     <w:rsid w:val="007453A5"/>
     <w:rsid w:val="007453CC"/>
     <w:rsid w:val="007579F4"/>
     <w:rsid w:val="00760F2D"/>
+    <w:rsid w:val="0076135B"/>
     <w:rsid w:val="0076151A"/>
     <w:rsid w:val="00761DE9"/>
+    <w:rsid w:val="007661DB"/>
     <w:rsid w:val="00766B6E"/>
     <w:rsid w:val="00766D9A"/>
+    <w:rsid w:val="007712C2"/>
     <w:rsid w:val="007713A6"/>
     <w:rsid w:val="00773C82"/>
     <w:rsid w:val="00773E0E"/>
+    <w:rsid w:val="00775AD1"/>
     <w:rsid w:val="00776869"/>
     <w:rsid w:val="00790392"/>
     <w:rsid w:val="00791C46"/>
     <w:rsid w:val="00792915"/>
     <w:rsid w:val="00794E0B"/>
     <w:rsid w:val="0079577D"/>
     <w:rsid w:val="0079673B"/>
     <w:rsid w:val="00796ABF"/>
     <w:rsid w:val="00797D2D"/>
     <w:rsid w:val="007A1F4C"/>
+    <w:rsid w:val="007A26D9"/>
     <w:rsid w:val="007A31AD"/>
-    <w:rsid w:val="007A3D52"/>
+    <w:rsid w:val="007A327C"/>
     <w:rsid w:val="007A4608"/>
-    <w:rsid w:val="007A4AAA"/>
     <w:rsid w:val="007A4F4A"/>
     <w:rsid w:val="007A5F4B"/>
+    <w:rsid w:val="007B0E4E"/>
     <w:rsid w:val="007B12AD"/>
     <w:rsid w:val="007B4B1C"/>
+    <w:rsid w:val="007B5031"/>
+    <w:rsid w:val="007B5361"/>
     <w:rsid w:val="007B6867"/>
     <w:rsid w:val="007B689D"/>
     <w:rsid w:val="007C0643"/>
     <w:rsid w:val="007C0C8C"/>
     <w:rsid w:val="007C31DE"/>
-    <w:rsid w:val="007C4477"/>
     <w:rsid w:val="007C470D"/>
+    <w:rsid w:val="007C566F"/>
     <w:rsid w:val="007C5AF4"/>
     <w:rsid w:val="007D358B"/>
     <w:rsid w:val="007D42DE"/>
     <w:rsid w:val="007D46E2"/>
     <w:rsid w:val="007D4861"/>
+    <w:rsid w:val="007D4F13"/>
     <w:rsid w:val="007D785A"/>
     <w:rsid w:val="007D7B9A"/>
     <w:rsid w:val="007E13C6"/>
+    <w:rsid w:val="007E2843"/>
     <w:rsid w:val="007E3366"/>
     <w:rsid w:val="007E3AF5"/>
     <w:rsid w:val="007E4DE2"/>
     <w:rsid w:val="007E62D4"/>
-    <w:rsid w:val="007F2733"/>
+    <w:rsid w:val="007F1F8C"/>
+    <w:rsid w:val="007F2E87"/>
     <w:rsid w:val="007F4B50"/>
     <w:rsid w:val="007F5764"/>
+    <w:rsid w:val="007F6A19"/>
     <w:rsid w:val="007F7E58"/>
     <w:rsid w:val="00800372"/>
-    <w:rsid w:val="00804278"/>
+    <w:rsid w:val="008036E6"/>
     <w:rsid w:val="00804505"/>
     <w:rsid w:val="0080536F"/>
     <w:rsid w:val="00805F9B"/>
+    <w:rsid w:val="008061D4"/>
     <w:rsid w:val="0081122A"/>
     <w:rsid w:val="00811546"/>
-    <w:rsid w:val="0081259D"/>
     <w:rsid w:val="008139DC"/>
     <w:rsid w:val="008146E1"/>
     <w:rsid w:val="00815D19"/>
+    <w:rsid w:val="008163FA"/>
+    <w:rsid w:val="00820365"/>
     <w:rsid w:val="00823B91"/>
+    <w:rsid w:val="00823CE7"/>
+    <w:rsid w:val="00825165"/>
     <w:rsid w:val="0082531E"/>
+    <w:rsid w:val="00827252"/>
     <w:rsid w:val="00827FBC"/>
     <w:rsid w:val="00832D70"/>
+    <w:rsid w:val="008359ED"/>
     <w:rsid w:val="00841736"/>
     <w:rsid w:val="00842194"/>
     <w:rsid w:val="00843094"/>
-    <w:rsid w:val="00843422"/>
+    <w:rsid w:val="00847718"/>
     <w:rsid w:val="00852454"/>
+    <w:rsid w:val="00853744"/>
     <w:rsid w:val="00854199"/>
+    <w:rsid w:val="0085514B"/>
     <w:rsid w:val="00855CDE"/>
+    <w:rsid w:val="00855CFD"/>
     <w:rsid w:val="00856693"/>
     <w:rsid w:val="008577F0"/>
     <w:rsid w:val="00857E3E"/>
     <w:rsid w:val="00860CC7"/>
     <w:rsid w:val="00861D03"/>
+    <w:rsid w:val="0086242E"/>
     <w:rsid w:val="00864D49"/>
     <w:rsid w:val="00865416"/>
     <w:rsid w:val="00865B57"/>
     <w:rsid w:val="0086782C"/>
     <w:rsid w:val="008707D7"/>
     <w:rsid w:val="00870EC6"/>
+    <w:rsid w:val="00871705"/>
     <w:rsid w:val="00871B79"/>
+    <w:rsid w:val="00872F57"/>
     <w:rsid w:val="00876131"/>
     <w:rsid w:val="00876499"/>
-    <w:rsid w:val="0087694F"/>
     <w:rsid w:val="0088050C"/>
     <w:rsid w:val="00882BA6"/>
     <w:rsid w:val="00883215"/>
     <w:rsid w:val="0088514B"/>
     <w:rsid w:val="0088789F"/>
     <w:rsid w:val="0089078A"/>
     <w:rsid w:val="00891358"/>
     <w:rsid w:val="0089289F"/>
     <w:rsid w:val="00892C70"/>
     <w:rsid w:val="00894395"/>
     <w:rsid w:val="008A0BE8"/>
+    <w:rsid w:val="008A1105"/>
     <w:rsid w:val="008A2ADE"/>
     <w:rsid w:val="008A361A"/>
+    <w:rsid w:val="008A3E34"/>
     <w:rsid w:val="008A40B6"/>
     <w:rsid w:val="008A7806"/>
+    <w:rsid w:val="008A7A0E"/>
     <w:rsid w:val="008B217C"/>
     <w:rsid w:val="008B3CD1"/>
     <w:rsid w:val="008B43AD"/>
     <w:rsid w:val="008B545F"/>
     <w:rsid w:val="008C04E9"/>
-    <w:rsid w:val="008C3625"/>
+    <w:rsid w:val="008C061D"/>
+    <w:rsid w:val="008C26AE"/>
     <w:rsid w:val="008C403C"/>
     <w:rsid w:val="008C6013"/>
     <w:rsid w:val="008C6492"/>
     <w:rsid w:val="008C763E"/>
     <w:rsid w:val="008D14B1"/>
     <w:rsid w:val="008D1841"/>
     <w:rsid w:val="008D1A5D"/>
     <w:rsid w:val="008D375B"/>
+    <w:rsid w:val="008D4AAB"/>
     <w:rsid w:val="008D6D52"/>
     <w:rsid w:val="008E0805"/>
     <w:rsid w:val="008E3581"/>
     <w:rsid w:val="008E39F4"/>
-    <w:rsid w:val="008E48B1"/>
+    <w:rsid w:val="008E511E"/>
     <w:rsid w:val="008E5E44"/>
+    <w:rsid w:val="008F0F88"/>
+    <w:rsid w:val="008F2036"/>
     <w:rsid w:val="008F2636"/>
+    <w:rsid w:val="008F6012"/>
     <w:rsid w:val="008F6988"/>
     <w:rsid w:val="008F715D"/>
-    <w:rsid w:val="009019F5"/>
+    <w:rsid w:val="00901CB1"/>
     <w:rsid w:val="00905328"/>
     <w:rsid w:val="009054A2"/>
-    <w:rsid w:val="00907B20"/>
     <w:rsid w:val="00907F77"/>
     <w:rsid w:val="009107C4"/>
     <w:rsid w:val="00912169"/>
     <w:rsid w:val="00913005"/>
     <w:rsid w:val="009135E1"/>
     <w:rsid w:val="00915905"/>
+    <w:rsid w:val="009164E5"/>
     <w:rsid w:val="0091668A"/>
     <w:rsid w:val="00920317"/>
     <w:rsid w:val="0092377A"/>
     <w:rsid w:val="009240E7"/>
+    <w:rsid w:val="00924C71"/>
     <w:rsid w:val="009250CF"/>
     <w:rsid w:val="009259CD"/>
     <w:rsid w:val="009264F9"/>
     <w:rsid w:val="00930809"/>
     <w:rsid w:val="00930EAA"/>
+    <w:rsid w:val="00931E86"/>
     <w:rsid w:val="0093248E"/>
     <w:rsid w:val="00935908"/>
-    <w:rsid w:val="00935DA8"/>
     <w:rsid w:val="00936C66"/>
     <w:rsid w:val="00940171"/>
     <w:rsid w:val="00940A8A"/>
     <w:rsid w:val="00943F6F"/>
+    <w:rsid w:val="00944A88"/>
     <w:rsid w:val="00946B15"/>
     <w:rsid w:val="00946D2D"/>
     <w:rsid w:val="0095285F"/>
-    <w:rsid w:val="009551A7"/>
-    <w:rsid w:val="00961665"/>
+    <w:rsid w:val="009543C0"/>
     <w:rsid w:val="009616C7"/>
     <w:rsid w:val="00961726"/>
+    <w:rsid w:val="00961E76"/>
     <w:rsid w:val="00962089"/>
     <w:rsid w:val="00963A09"/>
     <w:rsid w:val="0097089A"/>
+    <w:rsid w:val="00970DF3"/>
+    <w:rsid w:val="00970E14"/>
+    <w:rsid w:val="00974E07"/>
+    <w:rsid w:val="0097515D"/>
+    <w:rsid w:val="00975632"/>
     <w:rsid w:val="009756C5"/>
     <w:rsid w:val="00975D7F"/>
     <w:rsid w:val="009772CA"/>
     <w:rsid w:val="00982148"/>
     <w:rsid w:val="00983F29"/>
     <w:rsid w:val="00985A63"/>
     <w:rsid w:val="00986D0A"/>
     <w:rsid w:val="0099119D"/>
     <w:rsid w:val="00991781"/>
     <w:rsid w:val="00991A7E"/>
     <w:rsid w:val="00992B8E"/>
-    <w:rsid w:val="00994B08"/>
     <w:rsid w:val="00994DAB"/>
+    <w:rsid w:val="00996E33"/>
     <w:rsid w:val="009A031F"/>
     <w:rsid w:val="009A13D5"/>
-    <w:rsid w:val="009A39A9"/>
     <w:rsid w:val="009A58A7"/>
     <w:rsid w:val="009A7E43"/>
     <w:rsid w:val="009B423D"/>
     <w:rsid w:val="009B7929"/>
     <w:rsid w:val="009C15BA"/>
     <w:rsid w:val="009C1C5C"/>
+    <w:rsid w:val="009C1D10"/>
     <w:rsid w:val="009C5A0D"/>
+    <w:rsid w:val="009C635D"/>
+    <w:rsid w:val="009C735D"/>
     <w:rsid w:val="009C7A16"/>
+    <w:rsid w:val="009D015F"/>
     <w:rsid w:val="009D382E"/>
+    <w:rsid w:val="009D488E"/>
     <w:rsid w:val="009D4AF8"/>
+    <w:rsid w:val="009D572C"/>
     <w:rsid w:val="009E24D4"/>
     <w:rsid w:val="009E28FA"/>
     <w:rsid w:val="009E32EE"/>
     <w:rsid w:val="009E4461"/>
     <w:rsid w:val="009E4834"/>
-    <w:rsid w:val="009E6F44"/>
     <w:rsid w:val="009E7802"/>
     <w:rsid w:val="009F0841"/>
     <w:rsid w:val="009F3CAA"/>
     <w:rsid w:val="009F453B"/>
     <w:rsid w:val="009F6A6D"/>
+    <w:rsid w:val="00A020C6"/>
     <w:rsid w:val="00A037B3"/>
     <w:rsid w:val="00A06CC3"/>
-    <w:rsid w:val="00A06CEA"/>
-    <w:rsid w:val="00A06E2A"/>
     <w:rsid w:val="00A14B40"/>
+    <w:rsid w:val="00A17892"/>
     <w:rsid w:val="00A20B02"/>
     <w:rsid w:val="00A22347"/>
     <w:rsid w:val="00A23BD4"/>
+    <w:rsid w:val="00A24A9D"/>
     <w:rsid w:val="00A2708C"/>
     <w:rsid w:val="00A306FC"/>
     <w:rsid w:val="00A33648"/>
+    <w:rsid w:val="00A33900"/>
     <w:rsid w:val="00A341E8"/>
-    <w:rsid w:val="00A34AE1"/>
     <w:rsid w:val="00A35179"/>
     <w:rsid w:val="00A35A4A"/>
     <w:rsid w:val="00A379B2"/>
     <w:rsid w:val="00A43C7B"/>
     <w:rsid w:val="00A473E6"/>
+    <w:rsid w:val="00A50158"/>
+    <w:rsid w:val="00A5026A"/>
+    <w:rsid w:val="00A57274"/>
+    <w:rsid w:val="00A57A87"/>
+    <w:rsid w:val="00A60A31"/>
     <w:rsid w:val="00A60A56"/>
+    <w:rsid w:val="00A6139F"/>
     <w:rsid w:val="00A62784"/>
     <w:rsid w:val="00A64236"/>
     <w:rsid w:val="00A655EA"/>
     <w:rsid w:val="00A66474"/>
     <w:rsid w:val="00A66D30"/>
     <w:rsid w:val="00A67389"/>
+    <w:rsid w:val="00A67BFD"/>
     <w:rsid w:val="00A706A1"/>
     <w:rsid w:val="00A712AB"/>
     <w:rsid w:val="00A715B0"/>
     <w:rsid w:val="00A72EBB"/>
     <w:rsid w:val="00A7400F"/>
     <w:rsid w:val="00A77D63"/>
+    <w:rsid w:val="00A82894"/>
     <w:rsid w:val="00A82B0E"/>
     <w:rsid w:val="00A834A6"/>
     <w:rsid w:val="00A83A06"/>
     <w:rsid w:val="00A87E56"/>
     <w:rsid w:val="00A9041F"/>
     <w:rsid w:val="00A90563"/>
     <w:rsid w:val="00A9263C"/>
-    <w:rsid w:val="00A95A25"/>
+    <w:rsid w:val="00A95B83"/>
     <w:rsid w:val="00A966D1"/>
     <w:rsid w:val="00A97C4A"/>
     <w:rsid w:val="00AA035B"/>
     <w:rsid w:val="00AA252C"/>
     <w:rsid w:val="00AA2748"/>
     <w:rsid w:val="00AA67F5"/>
+    <w:rsid w:val="00AB0017"/>
+    <w:rsid w:val="00AB3C58"/>
     <w:rsid w:val="00AB4C68"/>
+    <w:rsid w:val="00AB53F0"/>
     <w:rsid w:val="00AB54AA"/>
     <w:rsid w:val="00AC06F6"/>
     <w:rsid w:val="00AC15D6"/>
     <w:rsid w:val="00AC1CDC"/>
     <w:rsid w:val="00AC586E"/>
     <w:rsid w:val="00AC6337"/>
+    <w:rsid w:val="00AC777C"/>
+    <w:rsid w:val="00AC79B6"/>
     <w:rsid w:val="00AD12FF"/>
     <w:rsid w:val="00AD1D67"/>
     <w:rsid w:val="00AD236C"/>
+    <w:rsid w:val="00AD4F6D"/>
     <w:rsid w:val="00AD6963"/>
     <w:rsid w:val="00AE14E5"/>
-    <w:rsid w:val="00AF0A79"/>
+    <w:rsid w:val="00AE2212"/>
+    <w:rsid w:val="00AE2788"/>
+    <w:rsid w:val="00AE7CF9"/>
     <w:rsid w:val="00AF1173"/>
     <w:rsid w:val="00AF1568"/>
+    <w:rsid w:val="00AF157A"/>
     <w:rsid w:val="00AF4FE4"/>
     <w:rsid w:val="00AF6272"/>
     <w:rsid w:val="00AF71C6"/>
     <w:rsid w:val="00B00997"/>
-    <w:rsid w:val="00B01641"/>
+    <w:rsid w:val="00B018A9"/>
+    <w:rsid w:val="00B025F9"/>
+    <w:rsid w:val="00B0785C"/>
     <w:rsid w:val="00B12E38"/>
-    <w:rsid w:val="00B133A7"/>
     <w:rsid w:val="00B1340F"/>
     <w:rsid w:val="00B14A84"/>
     <w:rsid w:val="00B16150"/>
     <w:rsid w:val="00B179C9"/>
     <w:rsid w:val="00B21D56"/>
+    <w:rsid w:val="00B2246B"/>
     <w:rsid w:val="00B24046"/>
+    <w:rsid w:val="00B245B4"/>
     <w:rsid w:val="00B24B96"/>
     <w:rsid w:val="00B2702E"/>
     <w:rsid w:val="00B30674"/>
     <w:rsid w:val="00B309EE"/>
     <w:rsid w:val="00B31811"/>
     <w:rsid w:val="00B33DA3"/>
     <w:rsid w:val="00B34A10"/>
     <w:rsid w:val="00B35187"/>
+    <w:rsid w:val="00B35966"/>
     <w:rsid w:val="00B36054"/>
-    <w:rsid w:val="00B434F1"/>
+    <w:rsid w:val="00B405AE"/>
+    <w:rsid w:val="00B40E73"/>
+    <w:rsid w:val="00B43389"/>
+    <w:rsid w:val="00B43BDE"/>
     <w:rsid w:val="00B450BE"/>
     <w:rsid w:val="00B47A1C"/>
+    <w:rsid w:val="00B510F9"/>
     <w:rsid w:val="00B54B4B"/>
+    <w:rsid w:val="00B54FB5"/>
     <w:rsid w:val="00B5752E"/>
-    <w:rsid w:val="00B62910"/>
     <w:rsid w:val="00B6308A"/>
     <w:rsid w:val="00B66622"/>
-    <w:rsid w:val="00B714A4"/>
     <w:rsid w:val="00B71774"/>
     <w:rsid w:val="00B72AF8"/>
     <w:rsid w:val="00B73BE0"/>
-    <w:rsid w:val="00B7576D"/>
     <w:rsid w:val="00B776D0"/>
     <w:rsid w:val="00B80390"/>
     <w:rsid w:val="00B81AF3"/>
     <w:rsid w:val="00B827C6"/>
     <w:rsid w:val="00B828E7"/>
+    <w:rsid w:val="00B83148"/>
+    <w:rsid w:val="00B836CB"/>
     <w:rsid w:val="00B85FD7"/>
     <w:rsid w:val="00B90DBB"/>
-    <w:rsid w:val="00B9184B"/>
     <w:rsid w:val="00B91A27"/>
+    <w:rsid w:val="00B92067"/>
+    <w:rsid w:val="00B95615"/>
     <w:rsid w:val="00BA4DB0"/>
     <w:rsid w:val="00BA64A7"/>
     <w:rsid w:val="00BA6C29"/>
     <w:rsid w:val="00BA7524"/>
     <w:rsid w:val="00BA7D43"/>
     <w:rsid w:val="00BB0D1F"/>
     <w:rsid w:val="00BB12F2"/>
     <w:rsid w:val="00BB13EE"/>
     <w:rsid w:val="00BB23F1"/>
     <w:rsid w:val="00BB271C"/>
-    <w:rsid w:val="00BB38FB"/>
     <w:rsid w:val="00BB59A6"/>
     <w:rsid w:val="00BB7B04"/>
     <w:rsid w:val="00BC034E"/>
     <w:rsid w:val="00BC13A5"/>
     <w:rsid w:val="00BC3972"/>
+    <w:rsid w:val="00BC5544"/>
+    <w:rsid w:val="00BD1C7E"/>
     <w:rsid w:val="00BE0720"/>
+    <w:rsid w:val="00BE11D0"/>
     <w:rsid w:val="00BE5BB3"/>
     <w:rsid w:val="00BF14EC"/>
     <w:rsid w:val="00BF2145"/>
     <w:rsid w:val="00BF28D6"/>
-    <w:rsid w:val="00BF4A42"/>
+    <w:rsid w:val="00BF46BE"/>
+    <w:rsid w:val="00BF4905"/>
     <w:rsid w:val="00C001E3"/>
     <w:rsid w:val="00C0337B"/>
+    <w:rsid w:val="00C05226"/>
+    <w:rsid w:val="00C052E7"/>
     <w:rsid w:val="00C05C35"/>
     <w:rsid w:val="00C06BDA"/>
-    <w:rsid w:val="00C07534"/>
     <w:rsid w:val="00C07F13"/>
     <w:rsid w:val="00C13C0C"/>
     <w:rsid w:val="00C22E6A"/>
+    <w:rsid w:val="00C238C5"/>
     <w:rsid w:val="00C242E0"/>
     <w:rsid w:val="00C26567"/>
     <w:rsid w:val="00C30455"/>
-    <w:rsid w:val="00C3561E"/>
     <w:rsid w:val="00C371AE"/>
+    <w:rsid w:val="00C3733F"/>
     <w:rsid w:val="00C438C3"/>
-    <w:rsid w:val="00C46C18"/>
     <w:rsid w:val="00C51F62"/>
     <w:rsid w:val="00C5204F"/>
+    <w:rsid w:val="00C53DAD"/>
     <w:rsid w:val="00C54795"/>
+    <w:rsid w:val="00C5726A"/>
     <w:rsid w:val="00C615E4"/>
     <w:rsid w:val="00C6191A"/>
+    <w:rsid w:val="00C624E3"/>
     <w:rsid w:val="00C72449"/>
+    <w:rsid w:val="00C759B1"/>
     <w:rsid w:val="00C77DD6"/>
     <w:rsid w:val="00C823E7"/>
     <w:rsid w:val="00C82B64"/>
     <w:rsid w:val="00C8663D"/>
     <w:rsid w:val="00C86FA2"/>
-    <w:rsid w:val="00C9157C"/>
+    <w:rsid w:val="00C90177"/>
     <w:rsid w:val="00C92420"/>
-    <w:rsid w:val="00C956B9"/>
-    <w:rsid w:val="00C9739C"/>
     <w:rsid w:val="00CA0A5C"/>
+    <w:rsid w:val="00CA1D14"/>
     <w:rsid w:val="00CA2A06"/>
     <w:rsid w:val="00CA5F5E"/>
     <w:rsid w:val="00CB21B1"/>
     <w:rsid w:val="00CB57DB"/>
-    <w:rsid w:val="00CB596E"/>
     <w:rsid w:val="00CB6374"/>
     <w:rsid w:val="00CC0BCD"/>
+    <w:rsid w:val="00CC4E8C"/>
     <w:rsid w:val="00CD1A82"/>
+    <w:rsid w:val="00CD2894"/>
     <w:rsid w:val="00CD44AA"/>
+    <w:rsid w:val="00CD4EA6"/>
+    <w:rsid w:val="00CD662E"/>
+    <w:rsid w:val="00CE1157"/>
     <w:rsid w:val="00CE29BF"/>
     <w:rsid w:val="00CE31F7"/>
     <w:rsid w:val="00CE45D1"/>
     <w:rsid w:val="00CE5850"/>
     <w:rsid w:val="00CE6E23"/>
-    <w:rsid w:val="00CE77D9"/>
+    <w:rsid w:val="00CE7A4D"/>
     <w:rsid w:val="00CF0098"/>
+    <w:rsid w:val="00CF0BAF"/>
     <w:rsid w:val="00CF1D97"/>
     <w:rsid w:val="00CF2704"/>
     <w:rsid w:val="00CF41A3"/>
     <w:rsid w:val="00CF56B2"/>
     <w:rsid w:val="00CF689F"/>
-    <w:rsid w:val="00CF77C5"/>
     <w:rsid w:val="00D00A2A"/>
     <w:rsid w:val="00D01E8B"/>
     <w:rsid w:val="00D01F26"/>
     <w:rsid w:val="00D026AE"/>
-    <w:rsid w:val="00D04AF5"/>
     <w:rsid w:val="00D06852"/>
+    <w:rsid w:val="00D10587"/>
     <w:rsid w:val="00D1154D"/>
+    <w:rsid w:val="00D129D2"/>
     <w:rsid w:val="00D12B4F"/>
     <w:rsid w:val="00D12C02"/>
+    <w:rsid w:val="00D12FC5"/>
     <w:rsid w:val="00D1475F"/>
     <w:rsid w:val="00D154E9"/>
     <w:rsid w:val="00D15E18"/>
-    <w:rsid w:val="00D21B6E"/>
+    <w:rsid w:val="00D16FF4"/>
+    <w:rsid w:val="00D21C53"/>
+    <w:rsid w:val="00D22C9E"/>
     <w:rsid w:val="00D23D72"/>
+    <w:rsid w:val="00D2665A"/>
     <w:rsid w:val="00D31A87"/>
     <w:rsid w:val="00D32F7B"/>
+    <w:rsid w:val="00D4241D"/>
     <w:rsid w:val="00D4610C"/>
     <w:rsid w:val="00D46979"/>
     <w:rsid w:val="00D46ED7"/>
     <w:rsid w:val="00D52A8A"/>
     <w:rsid w:val="00D55E5E"/>
+    <w:rsid w:val="00D57AF1"/>
     <w:rsid w:val="00D617C2"/>
-    <w:rsid w:val="00D669AF"/>
+    <w:rsid w:val="00D660DD"/>
     <w:rsid w:val="00D700AF"/>
-    <w:rsid w:val="00D7013F"/>
     <w:rsid w:val="00D71DCD"/>
-    <w:rsid w:val="00D731B6"/>
+    <w:rsid w:val="00D72C08"/>
     <w:rsid w:val="00D73558"/>
     <w:rsid w:val="00D73D26"/>
     <w:rsid w:val="00D74AF4"/>
+    <w:rsid w:val="00D7646B"/>
     <w:rsid w:val="00D7728D"/>
     <w:rsid w:val="00D80BF3"/>
+    <w:rsid w:val="00D81029"/>
+    <w:rsid w:val="00D82585"/>
+    <w:rsid w:val="00D83824"/>
     <w:rsid w:val="00D84685"/>
     <w:rsid w:val="00D85215"/>
-    <w:rsid w:val="00D85844"/>
+    <w:rsid w:val="00D85561"/>
+    <w:rsid w:val="00D8687B"/>
+    <w:rsid w:val="00D87488"/>
+    <w:rsid w:val="00D96725"/>
     <w:rsid w:val="00D97802"/>
     <w:rsid w:val="00DA0E18"/>
     <w:rsid w:val="00DB014D"/>
+    <w:rsid w:val="00DB22E8"/>
     <w:rsid w:val="00DB23F0"/>
+    <w:rsid w:val="00DB4BCC"/>
     <w:rsid w:val="00DB5D9C"/>
-    <w:rsid w:val="00DB5E17"/>
     <w:rsid w:val="00DB7D69"/>
     <w:rsid w:val="00DC6B85"/>
     <w:rsid w:val="00DC783E"/>
     <w:rsid w:val="00DD0038"/>
     <w:rsid w:val="00DD0B0C"/>
     <w:rsid w:val="00DD13F7"/>
+    <w:rsid w:val="00DD1A43"/>
     <w:rsid w:val="00DD1C13"/>
     <w:rsid w:val="00DD218C"/>
     <w:rsid w:val="00DD2681"/>
     <w:rsid w:val="00DD48FF"/>
-    <w:rsid w:val="00DE0D71"/>
+    <w:rsid w:val="00DE25FF"/>
     <w:rsid w:val="00DE45C5"/>
+    <w:rsid w:val="00DE48D6"/>
     <w:rsid w:val="00DE4BBE"/>
     <w:rsid w:val="00DE5F28"/>
     <w:rsid w:val="00DE6158"/>
+    <w:rsid w:val="00DE688E"/>
     <w:rsid w:val="00DF01BC"/>
     <w:rsid w:val="00DF10C2"/>
     <w:rsid w:val="00DF4589"/>
+    <w:rsid w:val="00DF4752"/>
     <w:rsid w:val="00DF6B52"/>
     <w:rsid w:val="00E00E69"/>
     <w:rsid w:val="00E02EAC"/>
     <w:rsid w:val="00E04267"/>
     <w:rsid w:val="00E100DE"/>
     <w:rsid w:val="00E11AC0"/>
+    <w:rsid w:val="00E11BD4"/>
     <w:rsid w:val="00E13142"/>
+    <w:rsid w:val="00E14359"/>
+    <w:rsid w:val="00E173FF"/>
     <w:rsid w:val="00E229E0"/>
     <w:rsid w:val="00E247AF"/>
     <w:rsid w:val="00E26DD2"/>
     <w:rsid w:val="00E27C8A"/>
+    <w:rsid w:val="00E305E4"/>
     <w:rsid w:val="00E30829"/>
     <w:rsid w:val="00E319DA"/>
     <w:rsid w:val="00E31D83"/>
     <w:rsid w:val="00E34569"/>
+    <w:rsid w:val="00E345BD"/>
     <w:rsid w:val="00E36A8A"/>
+    <w:rsid w:val="00E36B52"/>
+    <w:rsid w:val="00E417F2"/>
+    <w:rsid w:val="00E44BD0"/>
     <w:rsid w:val="00E4603A"/>
+    <w:rsid w:val="00E47DE4"/>
     <w:rsid w:val="00E50397"/>
-    <w:rsid w:val="00E50DA7"/>
     <w:rsid w:val="00E515D5"/>
     <w:rsid w:val="00E54E58"/>
     <w:rsid w:val="00E55AD2"/>
     <w:rsid w:val="00E578FF"/>
+    <w:rsid w:val="00E57FCA"/>
     <w:rsid w:val="00E60680"/>
-    <w:rsid w:val="00E6081E"/>
     <w:rsid w:val="00E608B8"/>
     <w:rsid w:val="00E633BB"/>
+    <w:rsid w:val="00E65CE0"/>
     <w:rsid w:val="00E67531"/>
-    <w:rsid w:val="00E67FFE"/>
-    <w:rsid w:val="00E70555"/>
     <w:rsid w:val="00E709FB"/>
+    <w:rsid w:val="00E74E5B"/>
     <w:rsid w:val="00E764BA"/>
     <w:rsid w:val="00E77050"/>
     <w:rsid w:val="00E7770D"/>
+    <w:rsid w:val="00E83340"/>
+    <w:rsid w:val="00E86998"/>
     <w:rsid w:val="00E8774E"/>
     <w:rsid w:val="00E87A48"/>
-    <w:rsid w:val="00E93692"/>
+    <w:rsid w:val="00E944B9"/>
     <w:rsid w:val="00E9556E"/>
     <w:rsid w:val="00E95D5C"/>
     <w:rsid w:val="00E971B3"/>
+    <w:rsid w:val="00EA0589"/>
     <w:rsid w:val="00EA369B"/>
+    <w:rsid w:val="00EA5A2B"/>
     <w:rsid w:val="00EA6808"/>
     <w:rsid w:val="00EA7B0B"/>
     <w:rsid w:val="00EB30B9"/>
     <w:rsid w:val="00EB6131"/>
     <w:rsid w:val="00EC1C0B"/>
+    <w:rsid w:val="00EC497B"/>
     <w:rsid w:val="00EC6907"/>
     <w:rsid w:val="00EC6B26"/>
     <w:rsid w:val="00EC6E00"/>
-    <w:rsid w:val="00ED3D80"/>
     <w:rsid w:val="00ED52B0"/>
     <w:rsid w:val="00ED60E2"/>
     <w:rsid w:val="00ED77E0"/>
     <w:rsid w:val="00EE054C"/>
     <w:rsid w:val="00EE2C49"/>
     <w:rsid w:val="00EE51AF"/>
     <w:rsid w:val="00EE6027"/>
     <w:rsid w:val="00EE72AC"/>
     <w:rsid w:val="00EE7E93"/>
     <w:rsid w:val="00EF01DD"/>
     <w:rsid w:val="00EF0CC8"/>
-    <w:rsid w:val="00EF1779"/>
     <w:rsid w:val="00EF3C6B"/>
     <w:rsid w:val="00EF443D"/>
     <w:rsid w:val="00F04FA3"/>
     <w:rsid w:val="00F07CB9"/>
+    <w:rsid w:val="00F07FF2"/>
     <w:rsid w:val="00F105D4"/>
     <w:rsid w:val="00F14553"/>
     <w:rsid w:val="00F176BB"/>
     <w:rsid w:val="00F17D29"/>
+    <w:rsid w:val="00F24772"/>
     <w:rsid w:val="00F31E9C"/>
+    <w:rsid w:val="00F3340E"/>
     <w:rsid w:val="00F40227"/>
-    <w:rsid w:val="00F4778C"/>
+    <w:rsid w:val="00F4046C"/>
+    <w:rsid w:val="00F454B9"/>
     <w:rsid w:val="00F509AB"/>
+    <w:rsid w:val="00F51567"/>
     <w:rsid w:val="00F51788"/>
+    <w:rsid w:val="00F5262C"/>
+    <w:rsid w:val="00F53287"/>
+    <w:rsid w:val="00F602EB"/>
     <w:rsid w:val="00F6128E"/>
     <w:rsid w:val="00F62861"/>
+    <w:rsid w:val="00F62B42"/>
     <w:rsid w:val="00F62D23"/>
-    <w:rsid w:val="00F63E80"/>
+    <w:rsid w:val="00F65655"/>
     <w:rsid w:val="00F73150"/>
     <w:rsid w:val="00F73511"/>
     <w:rsid w:val="00F7384B"/>
+    <w:rsid w:val="00F74F5F"/>
     <w:rsid w:val="00F752BA"/>
     <w:rsid w:val="00F76431"/>
     <w:rsid w:val="00F76997"/>
     <w:rsid w:val="00F802D8"/>
     <w:rsid w:val="00F80470"/>
     <w:rsid w:val="00F81C80"/>
     <w:rsid w:val="00F83980"/>
+    <w:rsid w:val="00F85F7C"/>
     <w:rsid w:val="00F86746"/>
     <w:rsid w:val="00F86CA5"/>
     <w:rsid w:val="00F92DCC"/>
     <w:rsid w:val="00F97764"/>
     <w:rsid w:val="00FA0FF4"/>
     <w:rsid w:val="00FA2771"/>
-    <w:rsid w:val="00FA4A4D"/>
     <w:rsid w:val="00FA4E96"/>
     <w:rsid w:val="00FA7C1C"/>
+    <w:rsid w:val="00FB0438"/>
     <w:rsid w:val="00FB19CF"/>
     <w:rsid w:val="00FB4A99"/>
     <w:rsid w:val="00FB5EEC"/>
-    <w:rsid w:val="00FB617C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC0624"/>
     <w:rsid w:val="00FC3B3B"/>
     <w:rsid w:val="00FD1732"/>
+    <w:rsid w:val="00FD2919"/>
     <w:rsid w:val="00FD2A5E"/>
     <w:rsid w:val="00FD37BC"/>
     <w:rsid w:val="00FD5C97"/>
+    <w:rsid w:val="00FE3971"/>
+    <w:rsid w:val="00FE4625"/>
     <w:rsid w:val="00FE7673"/>
+    <w:rsid w:val="00FF14E9"/>
+    <w:rsid w:val="00FF3DDC"/>
     <w:rsid w:val="00FF4E48"/>
+    <w:rsid w:val="00FF6ED5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1EC4D99F"/>
   <w15:docId w15:val="{D313306F-6ECD-DD46-BA81-8754855A87AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19981,51 +9897,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -20182,187 +10098,231 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B24046"/>
+    <w:rsid w:val="00FD2919"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D4610C"/>
+    <w:rsid w:val="00FD2919"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DD0B0C"/>
+    <w:rsid w:val="005969D8"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="00201190"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A57274"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E4461"/>
+    <w:rsid w:val="00D87488"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E4461"/>
+    <w:rsid w:val="00D87488"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E4461"/>
+    <w:rsid w:val="00D87488"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E4461"/>
+    <w:rsid w:val="00D87488"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009E4461"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009E4461"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
@@ -20374,102 +10334,93 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E4461"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E4461"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Capire List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00247C6D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D4610C"/>
+    <w:rsid w:val="00FD2919"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00DD0B0C"/>
+    <w:rsid w:val="005969D8"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="009259CD"/>
-[...11 lines deleted...]
-    </w:rPr>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FD2919"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C615E4"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C615E4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
@@ -20479,240 +10430,284 @@
     <w:rsid w:val="008A40B6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C51F62"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="00201190"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="002060"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="00D87488"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="002060"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="00D87488"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="002060"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="00D87488"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4BACC6" w:themeColor="accent5"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="002060"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="003C0AFA"/>
+    <w:rsid w:val="00D87488"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00343375"/>
+    <w:rsid w:val="00AC79B6"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:caps/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="28"/>
+      <w:color w:val="002060"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00343375"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:smallCaps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A95A25"/>
+    <w:rsid w:val="00FF3DDC"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00A95A25"/>
+    <w:rsid w:val="00A57274"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00A95A25"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85561"/>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00A95A25"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D85561"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="002060"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00A95A25"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D85561"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="002060"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...1 lines deleted...]
-    <w:aliases w:val="Capire List Paragraph Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C7C98"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D85561"/>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="002060"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87488"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C735D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="788475995">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="862550942">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20768,63 +10763,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R14b8c657b4944d7d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R1dbf81cd27154fd5" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21080,61 +11067,59 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C39B33AC3DDD4146A23C428A575D8575" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6483260b5ec7819fe6350aa5c5a9692b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f3d1e6ee-a84b-4d0d-b75a-404636776a0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adc164f2f0481532cbd759b7e3f89aa4" ns3:_="">
     <xsd:import namespace="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -21286,300 +11271,302 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A3557192</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">Policy - Diversity Access and Equity - 2025/07 -  Council</value>
+      <value order="0">Policy - Diversity Access and Equity - 2030_07 -  Council</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2015-11-18T01:34:50Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-10-06T23:38:51Z</value>
+      <value order="0">2026-07-24T11:16:27Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-03-18T00:13:54Z</value>
+      <value order="0">2026-07-24T11:35:41Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Kaye Peterson</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:# Current Council Policies</value>
     </field>
     <field name="Objective-Parent">
       <value order="0"># Current Council Policies</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA10445493</value>
+      <value order="0">vA17408686</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">6.0</value>
+      <value order="0">7.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">7</value>
+      <value order="0">8</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">Revised Policy Readopted by Council June 2026</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA1048</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Governance and Commercial Property</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Manual Procedure</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B70C54F-4BE9-4A3F-B7DF-DE25383F4D6A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B8CD99-8D9C-4B08-AE5C-A5BCC8F18A53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC99D04F-AA13-4C49-BAA0-BCEA9C13D5F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C47A9B5-4919-456F-A55E-7A90ABD64FFA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>17904</Characters>
+  <Pages>11</Pages>
+  <Words>2963</Words>
+  <Characters>18111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>532</Lines>
+  <Paragraphs>277</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wyndham City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21002</CharactersWithSpaces>
+  <CharactersWithSpaces>20797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joy Painter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A3557192</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
-    <vt:lpwstr>Policy - Diversity Access and Equity - 2025/07 -  Council</vt:lpwstr>
+    <vt:lpwstr>Policy - Diversity Access and Equity - 2030_07 -  Council</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2015-11-18T01:34:50Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2021-10-06T23:38:51Z</vt:filetime>
+    <vt:filetime>2026-07-24T11:16:27Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2026-03-18T00:13:54Z</vt:filetime>
+    <vt:filetime>2026-07-24T11:35:41Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Kaye Peterson</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:# Current Council Policies</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr># Current Council Policies</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA10445493</vt:lpwstr>
+    <vt:lpwstr>vA17408686</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>6.0</vt:lpwstr>
+    <vt:lpwstr>7.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>7</vt:r8>
+    <vt:r8>8</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr/>
+    <vt:lpwstr>Revised Policy Readopted by Council June 2026</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA1048</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Governance and Commercial Property</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Manual Procedure</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>