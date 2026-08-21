--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -10763,51 +10763,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R1dbf81cd27154fd5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R1346d451fe0f448b" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>