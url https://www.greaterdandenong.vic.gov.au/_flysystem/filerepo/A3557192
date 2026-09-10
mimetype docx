--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -10763,51 +10763,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R1346d451fe0f448b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R286d3ea05fec45b1" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>