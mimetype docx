--- v14 (2026-09-10)
+++ v15 (2026-10-03)
@@ -10763,51 +10763,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R286d3ea05fec45b1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R55fa1c5a3f00445d" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>