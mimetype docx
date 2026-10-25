--- v15 (2026-10-03)
+++ v16 (2026-10-25)
@@ -10763,51 +10763,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761677796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R55fa1c5a3f00445d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2009A00028/latest/text" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03332/latest/text" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/privacy-and-data-protection-act-2014/032" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-04/601096bs1.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prov.vic.gov.au/recordkeeping-government/a-z-topics/legislation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04426/2018-04-12/text" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fcontent.legislation.vic.gov.au%2Fsites%2Fdefault%2Ffiles%2F2024-06%2F05-83a044.docx&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A02868/latest/text" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/in-force/acts/freedom-information-act-1982/113" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-08/04-107aa045-authorised.PDF" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-05/04-108aa095-authorised.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A01302/2018-02-21/text" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04951/asmade/text" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/11-14aa002%20authorised.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A03366/latest/versions" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/10-16aa032-authorised.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00274/latest/text" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/12-10aa003%20authorised.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2025-05/06-23aa051-authorised.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-10/20-9aa005%20authorised.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A00572/asmade/text" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2011A00137/latest/text" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-02/20-005aa%20authorised.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-02/87-45aa164-authorised.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2004A04852/latest/text" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2026-04/08-46aa069-authorised.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R4e27b861adc54636" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>