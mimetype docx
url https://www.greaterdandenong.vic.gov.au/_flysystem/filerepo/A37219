--- v0 (2026-06-21)
+++ v1 (2026-07-13)
@@ -1,38 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -25226,51 +25226,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136293731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R78e84558ac8b4991" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Ree43c8cb20054a6a" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25518,161 +25518,67 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
-[...95 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C39B33AC3DDD4146A23C428A575D8575" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6483260b5ec7819fe6350aa5c5a9692b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f3d1e6ee-a84b-4d0d-b75a-404636776a0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adc164f2f0481532cbd759b7e3f89aa4" ns3:_="">
     <xsd:import namespace="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -25834,89 +25740,183 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A37219</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">Policy - Privacy and Personal Information - 2028/06 - Council</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2009-10-20T04:49:40Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-18T03:17:41Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-18T03:17:57Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Kaye Peterson</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Classified Object:Classified Object:Classified Object:# Current Council Policies</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0"># Current Council Policies</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA17265384</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">25.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">27</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Re adopted by council June 2026</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA1048</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
+      <field name="Objective-Business Unit">
+        <value order="0">Dir Corp : Governance Executive : Governance and Commercial Property</value>
+      </field>
+      <field name="Objective-Corporate Document Type">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Vital Record">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Date">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Bulk Update Status">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B8CD99-8D9C-4B08-AE5C-A5BCC8F18A53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B70C54F-4BE9-4A3F-B7DF-DE25383F4D6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC99D04F-AA13-4C49-BAA0-BCEA9C13D5F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
   <Words>6660</Words>
   <Characters>37860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>878</Lines>
   <Paragraphs>416</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -25929,109 +25929,112 @@
   <Company>Wyndham City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>44427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joy Painter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A37219</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Policy - Privacy and Personal Information - 2028/06 - Council</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
+    <vt:filetime>2009-10-20T04:49:40Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
     <vt:filetime>2026-06-18T03:17:41Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
     <vt:filetime>2026-06-18T03:17:57Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Kaye Peterson</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:# Current Council Policies</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr># Current Council Policies</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
     <vt:lpwstr>vA17265384</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
     <vt:lpwstr>25.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
     <vt:r8>27</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr>Re adopted by council June 2026</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA1048</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Dir Corp : Governance Executive : Governance and Commercial Property</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>