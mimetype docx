--- v1 (2026-07-13)
+++ v2 (2026-08-03)
@@ -25226,51 +25226,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136293731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Ree43c8cb20054a6a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Rdffd698f8d1947fc" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>