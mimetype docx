--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,38 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17628,58 +17628,58 @@
           <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA1D14" w:rsidRPr="001304DE" w:rsidSect="00367D51">
       <w:headerReference w:type="even" r:id="rId33"/>
       <w:headerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="even" r:id="rId35"/>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:headerReference w:type="first" r:id="rId37"/>
       <w:footerReference w:type="first" r:id="rId38"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1826" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="495" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4748C8ED" w14:textId="77777777" w:rsidR="00CE626D" w:rsidRDefault="00CE626D" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="38D14359" w14:textId="77777777" w:rsidR="007570B5" w:rsidRDefault="007570B5" w:rsidP="00AF4FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1657AE9C" w14:textId="77777777" w:rsidR="00CE626D" w:rsidRDefault="00CE626D" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="6AA740C1" w14:textId="77777777" w:rsidR="007570B5" w:rsidRDefault="007570B5" w:rsidP="00AF4FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17795,131 +17795,83 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1BD8ACF2" w14:textId="77777777" w:rsidR="00340B91" w:rsidRDefault="00340B91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36C9138B" w14:textId="77777777" w:rsidR="009041AF" w:rsidRDefault="009041AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40AF823C" w14:textId="77777777" w:rsidR="00CE626D" w:rsidRDefault="00CE626D" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="21083627" w14:textId="77777777" w:rsidR="007570B5" w:rsidRDefault="007570B5" w:rsidP="00AF4FE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09BA17EB" w14:textId="77777777" w:rsidR="00CE626D" w:rsidRDefault="00CE626D" w:rsidP="00AF4FE4">
+    <w:p w14:paraId="7D751259" w14:textId="77777777" w:rsidR="007570B5" w:rsidRDefault="007570B5" w:rsidP="00AF4FE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B3BFCE9" w14:textId="77777777" w:rsidR="009041AF" w:rsidRDefault="009041AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47C738D5" w14:textId="002ADF70" w:rsidR="00E4603A" w:rsidRDefault="00CE626D" w:rsidP="00AF4FE4">
+  <w:p w14:paraId="47C738D5" w14:textId="2452E620" w:rsidR="00E4603A" w:rsidRDefault="00E4603A" w:rsidP="00AF4FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:sdt>
-[...47 lines deleted...]
-    <w:r w:rsidR="00E4603A">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2507601F" wp14:editId="66D7CC3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-732282</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449580</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7900851" cy="690880"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="20" name="Picture 20"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="20" name="Picture 20"/>
                   <pic:cNvPicPr/>
@@ -22687,53 +22639,50 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="728066930">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2016954446">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="986058427">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1913343988">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F4B50"/>
     <w:rsid w:val="00000802"/>
     <w:rsid w:val="00002920"/>
     <w:rsid w:val="00006609"/>
     <w:rsid w:val="00006623"/>
     <w:rsid w:val="00006DDC"/>
     <w:rsid w:val="000118D3"/>
@@ -23144,50 +23093,51 @@
     <w:rsid w:val="004F599D"/>
     <w:rsid w:val="004F711D"/>
     <w:rsid w:val="0050178B"/>
     <w:rsid w:val="005026AF"/>
     <w:rsid w:val="0050483A"/>
     <w:rsid w:val="00504A9E"/>
     <w:rsid w:val="0050614E"/>
     <w:rsid w:val="0051218B"/>
     <w:rsid w:val="0051279D"/>
     <w:rsid w:val="005158A6"/>
     <w:rsid w:val="00517841"/>
     <w:rsid w:val="005251FD"/>
     <w:rsid w:val="0052543E"/>
     <w:rsid w:val="00526EEC"/>
     <w:rsid w:val="005312E3"/>
     <w:rsid w:val="00531825"/>
     <w:rsid w:val="00533F1C"/>
     <w:rsid w:val="0053724C"/>
     <w:rsid w:val="00541995"/>
     <w:rsid w:val="00541EB8"/>
     <w:rsid w:val="00542951"/>
     <w:rsid w:val="00544805"/>
     <w:rsid w:val="00544DD3"/>
     <w:rsid w:val="005474FB"/>
     <w:rsid w:val="00550A12"/>
+    <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553108"/>
     <w:rsid w:val="00553C5A"/>
     <w:rsid w:val="005549C2"/>
     <w:rsid w:val="00560410"/>
     <w:rsid w:val="00561485"/>
     <w:rsid w:val="00562CB9"/>
     <w:rsid w:val="00567504"/>
     <w:rsid w:val="0057120C"/>
     <w:rsid w:val="005717FB"/>
     <w:rsid w:val="00573F41"/>
     <w:rsid w:val="00574D15"/>
     <w:rsid w:val="00574F53"/>
     <w:rsid w:val="00575519"/>
     <w:rsid w:val="00575ABF"/>
     <w:rsid w:val="00575FA9"/>
     <w:rsid w:val="005777B2"/>
     <w:rsid w:val="00577B70"/>
     <w:rsid w:val="00582BAE"/>
     <w:rsid w:val="005850D9"/>
     <w:rsid w:val="00590622"/>
     <w:rsid w:val="005948AF"/>
     <w:rsid w:val="00596317"/>
     <w:rsid w:val="005A2FC9"/>
     <w:rsid w:val="005A544B"/>
     <w:rsid w:val="005A5F94"/>
@@ -23328,50 +23278,51 @@
     <w:rsid w:val="00707340"/>
     <w:rsid w:val="00710876"/>
     <w:rsid w:val="00710AE0"/>
     <w:rsid w:val="00711D04"/>
     <w:rsid w:val="00712915"/>
     <w:rsid w:val="00712BCE"/>
     <w:rsid w:val="007136DF"/>
     <w:rsid w:val="007202C8"/>
     <w:rsid w:val="00720E73"/>
     <w:rsid w:val="00722644"/>
     <w:rsid w:val="0072292A"/>
     <w:rsid w:val="0072454C"/>
     <w:rsid w:val="00727ABB"/>
     <w:rsid w:val="00727AC3"/>
     <w:rsid w:val="00730EE1"/>
     <w:rsid w:val="00733A64"/>
     <w:rsid w:val="00735406"/>
     <w:rsid w:val="0073676E"/>
     <w:rsid w:val="00741888"/>
     <w:rsid w:val="00741A89"/>
     <w:rsid w:val="00741ECC"/>
     <w:rsid w:val="0074336C"/>
     <w:rsid w:val="0074511A"/>
     <w:rsid w:val="007453A5"/>
     <w:rsid w:val="007453CC"/>
+    <w:rsid w:val="007570B5"/>
     <w:rsid w:val="007579F4"/>
     <w:rsid w:val="00760F2D"/>
     <w:rsid w:val="0076135B"/>
     <w:rsid w:val="0076151A"/>
     <w:rsid w:val="00761DE9"/>
     <w:rsid w:val="007656F2"/>
     <w:rsid w:val="00766B6E"/>
     <w:rsid w:val="00766B8E"/>
     <w:rsid w:val="00766D9A"/>
     <w:rsid w:val="007712C2"/>
     <w:rsid w:val="007713A6"/>
     <w:rsid w:val="007726DD"/>
     <w:rsid w:val="00773C82"/>
     <w:rsid w:val="00773E0E"/>
     <w:rsid w:val="007754F1"/>
     <w:rsid w:val="00776869"/>
     <w:rsid w:val="0078004E"/>
     <w:rsid w:val="0078040E"/>
     <w:rsid w:val="00790392"/>
     <w:rsid w:val="00791C46"/>
     <w:rsid w:val="00792915"/>
     <w:rsid w:val="00793D9F"/>
     <w:rsid w:val="00794E0B"/>
     <w:rsid w:val="0079577D"/>
     <w:rsid w:val="0079673B"/>
@@ -23661,50 +23612,51 @@
     <w:rsid w:val="00A834A6"/>
     <w:rsid w:val="00A83A06"/>
     <w:rsid w:val="00A87E56"/>
     <w:rsid w:val="00A9019A"/>
     <w:rsid w:val="00A9041F"/>
     <w:rsid w:val="00A90563"/>
     <w:rsid w:val="00A90A69"/>
     <w:rsid w:val="00A9263C"/>
     <w:rsid w:val="00A93A89"/>
     <w:rsid w:val="00A9531D"/>
     <w:rsid w:val="00A95867"/>
     <w:rsid w:val="00A95B83"/>
     <w:rsid w:val="00A966D1"/>
     <w:rsid w:val="00A97C4A"/>
     <w:rsid w:val="00AA035B"/>
     <w:rsid w:val="00AA252C"/>
     <w:rsid w:val="00AA2748"/>
     <w:rsid w:val="00AA67F5"/>
     <w:rsid w:val="00AB0017"/>
     <w:rsid w:val="00AB3C58"/>
     <w:rsid w:val="00AB4C68"/>
     <w:rsid w:val="00AB54AA"/>
     <w:rsid w:val="00AC06F6"/>
     <w:rsid w:val="00AC15D6"/>
     <w:rsid w:val="00AC1CDC"/>
+    <w:rsid w:val="00AC4E6E"/>
     <w:rsid w:val="00AC50D6"/>
     <w:rsid w:val="00AC586E"/>
     <w:rsid w:val="00AC6337"/>
     <w:rsid w:val="00AC777C"/>
     <w:rsid w:val="00AD12FF"/>
     <w:rsid w:val="00AD1D67"/>
     <w:rsid w:val="00AD236C"/>
     <w:rsid w:val="00AD2C1C"/>
     <w:rsid w:val="00AD42A8"/>
     <w:rsid w:val="00AD4F6D"/>
     <w:rsid w:val="00AD5D7E"/>
     <w:rsid w:val="00AD6963"/>
     <w:rsid w:val="00AE14E5"/>
     <w:rsid w:val="00AE2212"/>
     <w:rsid w:val="00AE7CF9"/>
     <w:rsid w:val="00AF1173"/>
     <w:rsid w:val="00AF1568"/>
     <w:rsid w:val="00AF157A"/>
     <w:rsid w:val="00AF4FE4"/>
     <w:rsid w:val="00AF6272"/>
     <w:rsid w:val="00AF71C6"/>
     <w:rsid w:val="00B00997"/>
     <w:rsid w:val="00B018A9"/>
     <w:rsid w:val="00B06349"/>
     <w:rsid w:val="00B12E38"/>
@@ -25226,51 +25178,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136293731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Rdffd698f8d1947fc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R0d2f1bfc513d41bc" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25530,64 +25482,58 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C39B33AC3DDD4146A23C428A575D8575" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6483260b5ec7819fe6350aa5c5a9692b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f3d1e6ee-a84b-4d0d-b75a-404636776a0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adc164f2f0481532cbd759b7e3f89aa4" ns3:_="">
     <xsd:import namespace="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -25727,230 +25673,236 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A37219</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Policy - Privacy and Personal Information - 2028/06 - Council</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2009-10-20T04:49:40Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-06-18T03:17:41Z</value>
+      <value order="0">2026-08-21T07:51:31Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-06-18T03:17:57Z</value>
+      <value order="0">2026-08-21T07:51:31Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Kaye Peterson</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:# Current Council Policies</value>
     </field>
     <field name="Objective-Parent">
       <value order="0"># Current Council Policies</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA17265384</value>
+      <value order="0">vA17527820</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">25.0</value>
+      <value order="0">26.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">27</value>
+      <value order="0">28</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">Re adopted by council June 2026</value>
+      <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA1048</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Dir Corp : Governance Executive : Governance and Commercial Property</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B8CD99-8D9C-4B08-AE5C-A5BCC8F18A53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B70C54F-4BE9-4A3F-B7DF-DE25383F4D6A}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC99D04F-AA13-4C49-BAA0-BCEA9C13D5F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B70C54F-4BE9-4A3F-B7DF-DE25383F4D6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>6660</Words>
-  <Characters>37860</Characters>
+  <Words>7167</Words>
+  <Characters>40857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>878</Lines>
-  <Paragraphs>416</Paragraphs>
+  <Lines>340</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wyndham City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44427</CharactersWithSpaces>
+  <CharactersWithSpaces>47929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joy Painter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
@@ -25958,78 +25910,78 @@
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A37219</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Policy - Privacy and Personal Information - 2028/06 - Council</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2009-10-20T04:49:40Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2026-06-18T03:17:41Z</vt:filetime>
+    <vt:filetime>2026-08-21T07:51:31Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2026-06-18T03:17:57Z</vt:filetime>
+    <vt:filetime>2026-08-21T07:51:31Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Kaye Peterson</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:# Current Council Policies</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr># Current Council Policies</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA17265384</vt:lpwstr>
+    <vt:lpwstr>vA17527820</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>25.0</vt:lpwstr>
+    <vt:lpwstr>26.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>27</vt:r8>
+    <vt:r8>28</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr>Re adopted by council June 2026</vt:lpwstr>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA1048</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Dir Corp : Governance Executive : Governance and Commercial Property</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>