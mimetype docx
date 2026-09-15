--- v3 (2026-08-23)
+++ v4 (2026-09-15)
@@ -25178,51 +25178,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136293731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R0d2f1bfc513d41bc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R32db63db628f450a" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>