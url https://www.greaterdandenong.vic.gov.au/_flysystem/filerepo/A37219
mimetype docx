--- v4 (2026-09-15)
+++ v5 (2026-10-07)
@@ -25178,51 +25178,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136293731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R32db63db628f450a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Rdb54cd9b0bb74064" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>