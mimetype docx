--- v5 (2026-10-07)
+++ v6 (2026-10-28)
@@ -25178,51 +25178,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136293731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Rdb54cd9b0bb74064" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/councillor-code-conduct" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/sustainability/climate-and-energy" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/rights-and-responsibilities/freedom-information" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thesource.greaterdandenong.vic.gov.au/freedom-information-policy?_gl=1*1pdvrk1*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ1MDAxNCRqNTYkbDAkaDA." TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpoint.com.au/bpoint/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcc.vic.gov.au/make-complaint" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/records-management-policy" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/code-conduct-contractors" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/resources-for-organisations/guidelines-to-the-information-privacy-principles/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/community-engagement-policy-and-framework" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-transparency-policy" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/privacy/for-the-public/privacy-complaints/step-2-making-a-complaint-to-ovic/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/staff-code-conduct" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.legislation.vic.gov.au/sites/default/files/2020-04/06-43aa014%20authorised.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="C://Users/ljohns/Downloads/Policy%20-%20Complaints%20-%202026_01%20(A8719161)%20(A8719176).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/public-space-cctv-policy" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobs.greaterdandenong.vic.gov.au/recruitment-and-privacy-statement?_gl=1*1xw6bkl*_ga*ODY2NzYwMjk3LjE3NDcyODM5ODE.*_ga_4899KB7XL5*czE3NTI0NDU1MzgkbzE1OCRnMSR0MTc1MjQ0NzA4NiRqMzYkbDAkaDA." TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R9f5acae82924428f" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>