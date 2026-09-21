--- v14 (2026-08-20)
+++ v15 (2026-09-21)
@@ -1,314 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="429A2973" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
-[...253 lines deleted...]
-    <w:p w14:paraId="2255DEDB" w14:textId="77777777" w:rsidR="009D0075" w:rsidRDefault="00B466F9" w:rsidP="00876062">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C2578F" w14:paraId="1D781DF2" w14:textId="77777777" w:rsidTr="00B06D69">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A39AD8" w14:textId="6D757C6C" w:rsidR="00C2578F" w:rsidRDefault="00C2578F" w:rsidP="00C2578F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Request for Copy of a Planning Permit and/or Endorsed Plans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2255DEDB" w14:textId="4CDEDD0C" w:rsidR="009D0075" w:rsidRDefault="00B466F9" w:rsidP="00876062">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00351D45" w:rsidRPr="00351D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> non-refundable a</w:t>
       </w:r>
       <w:r w:rsidR="00351D45" w:rsidRPr="00351D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -745,97 +529,95 @@
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...45 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="001F6CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6CAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="730A7697" w14:textId="4B928959" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="001F6CAD">
             <w:pPr>
@@ -855,51 +637,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Surname: </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text9"/>
+            <w:bookmarkStart w:id="1" w:name="Text9"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -932,51 +714,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="747CA915" w14:textId="77777777" w:rsidTr="00EB4651">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="534761B8" w14:textId="7B92A57E" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
@@ -1145,51 +927,51 @@
               <w:t>Postal address:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -1222,51 +1004,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="37008336" w14:textId="77777777" w:rsidTr="00EB4651">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="760D8236" w14:textId="1B654F97" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
@@ -1295,51 +1077,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text3"/>
+            <w:bookmarkStart w:id="3" w:name="Text3"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -1372,51 +1154,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F493844" w14:textId="770AB9EC" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -1426,51 +1208,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text4"/>
+            <w:bookmarkStart w:id="4" w:name="Text4"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -1503,51 +1285,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="5A86C336" w14:textId="77777777" w:rsidTr="00EB4651">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29B687DC" w14:textId="1F5C8580" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="00650622" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5425"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1574,51 +1356,51 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text5"/>
+            <w:bookmarkStart w:id="5" w:name="Text5"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -1651,51 +1433,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Mobile</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1840,51 +1622,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text6"/>
+            <w:bookmarkStart w:id="6" w:name="Text6"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -1917,140 +1699,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B5A0E44" w14:textId="77777777" w:rsidR="001F3891" w:rsidRDefault="001F3891">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E21E12" w14:textId="77777777" w:rsidR="00530799" w:rsidRDefault="00530799" w:rsidP="003876A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Are you lodging this application on behalf of someone else (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Are you lodging this application on behalf of someone else (eg. </w:t>
       </w:r>
       <w:r w:rsidR="001F76D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>applicant contact</w:t>
       </w:r>
       <w:r w:rsidR="00027ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00027ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>representative)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A86A6F" w14:textId="77777777" w:rsidR="00530799" w:rsidRDefault="004948BF" w:rsidP="003876A0">
+    <w:p w14:paraId="55A86A6F" w14:textId="77777777" w:rsidR="00530799" w:rsidRDefault="008D53E5" w:rsidP="003876A0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="166837772"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C143ED">
             <w:rPr>
@@ -2302,51 +2066,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text18"/>
+            <w:bookmarkStart w:id="7" w:name="Text18"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -2379,51 +2143,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6771" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42E360B9" w14:textId="4382F0AE" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="00B466F9" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2465,51 +2229,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text19"/>
+            <w:bookmarkStart w:id="8" w:name="Text19"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -2542,51 +2306,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="78301BA5" w14:textId="77777777" w:rsidTr="00EB4651">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="010FE485" w14:textId="74F30F80" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
@@ -2931,51 +2695,51 @@
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ame:  </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text8"/>
+            <w:bookmarkStart w:id="9" w:name="Text8"/>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
@@ -3008,51 +2772,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5778" w:rsidRPr="002547A8" w14:paraId="73678D9E" w14:textId="77777777" w:rsidTr="00530D54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A7EF41A" w14:textId="08C437AF" w:rsidR="002C5778" w:rsidRPr="002547A8" w:rsidRDefault="002C5778" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
@@ -3171,149 +2935,149 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="659079AB" w14:textId="77777777" w:rsidTr="00D32BD6">
+      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="659079AB" w14:textId="77777777" w:rsidTr="00256590">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="655E1675" w14:textId="6D47A827" w:rsidR="002F7FD1" w:rsidRPr="00351D45" w:rsidRDefault="00BF2D57" w:rsidP="00BF2D57">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of enquiry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00693B9B" w:rsidRPr="002547A8" w14:paraId="179E00B7" w14:textId="77777777" w:rsidTr="00D32BD6">
+      <w:tr w:rsidR="00693B9B" w:rsidRPr="002547A8" w14:paraId="179E00B7" w14:textId="77777777" w:rsidTr="00256590">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="729875ED" w14:textId="77777777" w:rsidR="00693B9B" w:rsidRDefault="004948BF" w:rsidP="00693B9B">
+          <w:p w14:paraId="729875ED" w14:textId="77777777" w:rsidR="00693B9B" w:rsidRDefault="008D53E5" w:rsidP="00693B9B">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1148897616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009C0427">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C143ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00693B9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Copy of Planning Permit ONLY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF0F903" w14:textId="0616F84F" w:rsidR="00693B9B" w:rsidRDefault="004948BF" w:rsidP="00693B9B">
+          <w:p w14:paraId="5DF0F903" w14:textId="0616F84F" w:rsidR="00693B9B" w:rsidRDefault="008D53E5" w:rsidP="00693B9B">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1097370104"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C143ED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -3346,51 +3110,51 @@
             </w:r>
             <w:r w:rsidR="00F51FCF" w:rsidRPr="00F51FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>see note</w:t>
             </w:r>
             <w:r w:rsidR="00FC62C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> below</w:t>
             </w:r>
             <w:r w:rsidR="00F51FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008DC1EF" w14:textId="16D03EB0" w:rsidR="00693B9B" w:rsidRDefault="004948BF" w:rsidP="00A32544">
+          <w:p w14:paraId="008DC1EF" w14:textId="16D03EB0" w:rsidR="00693B9B" w:rsidRDefault="008D53E5" w:rsidP="00A32544">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1191109957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00504930">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -3432,242 +3196,170 @@
             <w:r w:rsidR="00FC62C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> below</w:t>
             </w:r>
             <w:r w:rsidR="00F51FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="158B7948" w14:textId="77777777" w:rsidR="00F51FCF" w:rsidRPr="00F51FCF" w:rsidRDefault="00F51FCF" w:rsidP="009A66CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EF3B900" w14:textId="77777777" w:rsidR="009C0427" w:rsidRDefault="00F51FCF" w:rsidP="00E7466E">
+          <w:p w14:paraId="43E086BE" w14:textId="4E55B648" w:rsidR="00E7466E" w:rsidRPr="002547A8" w:rsidRDefault="00F51FCF" w:rsidP="00256590">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidR="009A66CB" w:rsidRPr="009A66CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOTE: </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>To obtain copies of endorsed plans, you must be the current owner of the property, or you may obtain written consent from the current owner and submit it with this form.</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="048C1473" w14:textId="77777777" w:rsidR="00E7466E" w:rsidRDefault="00E7466E" w:rsidP="00E7466E">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1E725438" w14:textId="35FE6772" w:rsidR="00E7466E" w:rsidRDefault="00E7466E" w:rsidP="00027FAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E725438" w14:textId="152878A9" w:rsidR="00E7466E" w:rsidRDefault="00E7466E" w:rsidP="00E7466E">
-[...62 lines deleted...]
-    <w:p w14:paraId="5B3E99AB" w14:textId="77777777" w:rsidR="00FC62C6" w:rsidRDefault="00FC62C6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10524" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="3534"/>
         <w:gridCol w:w="6970"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF2D57" w:rsidRPr="002547A8" w14:paraId="668977CE" w14:textId="77777777" w:rsidTr="00BF2D57">
+      <w:tr w:rsidR="00A13225" w:rsidRPr="002547A8" w14:paraId="75CD45F3" w14:textId="77777777" w:rsidTr="00695736">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79EBCFA2" w14:textId="1CE3858A" w:rsidR="00BF2D57" w:rsidRPr="00351D45" w:rsidRDefault="00BF2D57" w:rsidP="00FC62C6">
+          <w:p w14:paraId="66F5911F" w14:textId="77777777" w:rsidR="00A13225" w:rsidRPr="00351D45" w:rsidRDefault="00A13225" w:rsidP="00695736">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Planning Permit Number(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006828B1" w:rsidRPr="002547A8" w14:paraId="739C2D84" w14:textId="77777777" w:rsidTr="00952ACB">
+      <w:tr w:rsidR="00A13225" w:rsidRPr="002547A8" w14:paraId="41795C13" w14:textId="77777777" w:rsidTr="00695736">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="760E74AD" w14:textId="57A1583C" w:rsidR="006828B1" w:rsidRPr="00EB4651" w:rsidRDefault="001F6CAD" w:rsidP="003F0824">
+          <w:p w14:paraId="5F016680" w14:textId="77777777" w:rsidR="00A13225" w:rsidRPr="00EB4651" w:rsidRDefault="00A13225" w:rsidP="00A13225">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3748,51 +3440,51 @@
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BE57E8" w14:textId="0C3DD7A9" w:rsidR="006828B1" w:rsidRPr="00EB4651" w:rsidRDefault="001F6CAD" w:rsidP="003F0824">
+          <w:p w14:paraId="69FD6B23" w14:textId="77777777" w:rsidR="00A13225" w:rsidRDefault="00A13225" w:rsidP="00A13225">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3873,64 +3565,51 @@
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="226F5DBD" w14:textId="4F3BA119" w:rsidR="006828B1" w:rsidRPr="00EB4651" w:rsidRDefault="001F6CAD" w:rsidP="003F0824">
+          <w:p w14:paraId="6F3F0768" w14:textId="77777777" w:rsidR="00256590" w:rsidRPr="00EB4651" w:rsidRDefault="00256590" w:rsidP="00256590">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4011,51 +3690,51 @@
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AE87CA" w14:textId="00F46487" w:rsidR="006828B1" w:rsidRPr="00EB4651" w:rsidRDefault="001F6CAD" w:rsidP="003F0824">
+          <w:p w14:paraId="53C613A4" w14:textId="1F68B5DB" w:rsidR="00256590" w:rsidRPr="00EB4651" w:rsidRDefault="00256590" w:rsidP="00A13225">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4137,158 +3816,273 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6006C8BA" w14:textId="77777777" w:rsidR="00A13225" w:rsidRDefault="00A13225" w:rsidP="00256590">
+            <w:pPr>
+              <w:pStyle w:val="NormalParagraphStyle"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7736"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2563F348" w14:textId="77777777" w:rsidR="008D461B" w:rsidRDefault="008D461B" w:rsidP="00256590">
+            <w:pPr>
+              <w:pStyle w:val="NormalParagraphStyle"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7736"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64A02F8D" w14:textId="77777777" w:rsidR="008D461B" w:rsidRDefault="008D461B" w:rsidP="00256590">
+            <w:pPr>
+              <w:pStyle w:val="NormalParagraphStyle"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7736"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36DC6E1F" w14:textId="2D2FC9D9" w:rsidR="008D461B" w:rsidRPr="00EB4651" w:rsidRDefault="008D461B" w:rsidP="00256590">
+            <w:pPr>
+              <w:pStyle w:val="NormalParagraphStyle"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:pos="5103"/>
+                <w:tab w:val="left" w:pos="6237"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7736"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="238E3038" w14:textId="2315A4BD" w:rsidR="00BC60F3" w:rsidRDefault="00BC60F3">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10524" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="10504"/>
+        <w:gridCol w:w="10"/>
+      </w:tblGrid>
       <w:tr w:rsidR="00BF2D57" w:rsidRPr="002547A8" w14:paraId="40086B36" w14:textId="77777777" w:rsidTr="00BF2D57">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40FCDF1E" w14:textId="2A6A82E8" w:rsidR="00BF2D57" w:rsidRPr="00351D45" w:rsidRDefault="00BF2D57" w:rsidP="00C047D5">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reason for the request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB4651" w:rsidRPr="002547A8" w14:paraId="285126FD" w14:textId="77777777" w:rsidTr="000168CA">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B2CFF77" w14:textId="2765CA8F" w:rsidR="00EB4651" w:rsidRDefault="00EB4651" w:rsidP="00EB4651">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I require the information for the following reasons</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4651" w:rsidRPr="002547A8" w14:paraId="1D09B65F" w14:textId="77777777" w:rsidTr="00E7466E">
+      <w:tr w:rsidR="00EB4651" w:rsidRPr="002547A8" w14:paraId="1D09B65F" w14:textId="77777777" w:rsidTr="00D7023B">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="10" w:type="dxa"/>
-          <w:trHeight w:hRule="exact" w:val="1788"/>
+          <w:trHeight w:hRule="exact" w:val="2712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BBBC1E1" w14:textId="1F7BF386" w:rsidR="00EB4651" w:rsidRDefault="001F6CAD" w:rsidP="000168CA">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4389,104 +4183,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7513"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF06DF" w:rsidRPr="00B06999" w14:paraId="38534F64" w14:textId="77777777" w:rsidTr="00FF7A14">
+      <w:tr w:rsidR="00DF06DF" w:rsidRPr="00B06999" w14:paraId="38534F64" w14:textId="77777777" w:rsidTr="000C4CC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
           <w:p w14:paraId="5756CF15" w14:textId="77777777" w:rsidR="00DF06DF" w:rsidRPr="00B06999" w:rsidRDefault="00FE45C8" w:rsidP="00FE45C8">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF06DF" w:rsidRPr="009710B9" w14:paraId="252382C3" w14:textId="77777777" w:rsidTr="001910CB">
+      <w:tr w:rsidR="00DF06DF" w:rsidRPr="009710B9" w14:paraId="252382C3" w14:textId="77777777" w:rsidTr="000C4CC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F198558" w14:textId="24B8B2BD" w:rsidR="00FF7A14" w:rsidRDefault="004948BF" w:rsidP="00E7466E">
+          <w:p w14:paraId="268A306F" w14:textId="77777777" w:rsidR="00D7023B" w:rsidRDefault="008D53E5" w:rsidP="00E7466E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2121605256"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4510,92 +4304,91 @@
             </w:r>
             <w:r w:rsidR="00FE45C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I am the</w:t>
             </w:r>
             <w:r w:rsidR="00BF2D57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> current</w:t>
             </w:r>
             <w:r w:rsidR="00FE45C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00416D39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">land </w:t>
             </w:r>
             <w:r w:rsidR="00FE45C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>owner</w:t>
             </w:r>
-            <w:r w:rsidR="003F0824">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6F198558" w14:textId="1E70D8E9" w:rsidR="00FF7A14" w:rsidRDefault="00FE45C8" w:rsidP="00E7466E">
+            <w:pPr>
+              <w:pStyle w:val="PlainText"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D7023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="411D6EE4" w14:textId="19398423" w:rsidR="00FE45C8" w:rsidRDefault="004948BF" w:rsidP="00E7466E">
+          <w:p w14:paraId="411D6EE4" w14:textId="19398423" w:rsidR="00FE45C8" w:rsidRDefault="008D53E5" w:rsidP="00E7466E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="47126340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4717,143 +4510,125 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="797919DF" w14:textId="77777777" w:rsidR="00FE45C8" w:rsidRDefault="00FE45C8" w:rsidP="00E7466E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The request may be refused if it becomes evident that any information or supporting documents provided are incomplete or false.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E281CA" w14:textId="77777777" w:rsidR="00FE45C8" w:rsidRDefault="004948BF" w:rsidP="00E7466E">
+          <w:p w14:paraId="35E281CA" w14:textId="30535E29" w:rsidR="00FE45C8" w:rsidRDefault="008D53E5" w:rsidP="00E7466E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-108510462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C143ED">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C143ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00FE45C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">By ticking this box, I confirm that I have read and understood </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> the statements above</w:t>
+              <w:t>By ticking this box, I confirm that I have read and understood all the statements above</w:t>
             </w:r>
             <w:r w:rsidR="006C225F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D99ECF0" w14:textId="77777777" w:rsidR="00FE45C8" w:rsidRPr="00FF7A14" w:rsidRDefault="00FE45C8" w:rsidP="00E7466E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001910CB" w:rsidRPr="009710B9" w14:paraId="766A9DA1" w14:textId="77777777" w:rsidTr="001910CB">
+      <w:tr w:rsidR="001910CB" w:rsidRPr="009710B9" w14:paraId="766A9DA1" w14:textId="77777777" w:rsidTr="000C4CC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66D437B9" w14:textId="26AF36FB" w:rsidR="001910CB" w:rsidRDefault="001910CB" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7855"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4926,51 +4701,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001910CB" w:rsidRPr="009710B9" w14:paraId="588B6338" w14:textId="77777777" w:rsidTr="001910CB">
+      <w:tr w:rsidR="001910CB" w:rsidRPr="009710B9" w14:paraId="588B6338" w14:textId="77777777" w:rsidTr="000C4CC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18A2ACB8" w14:textId="734C4895" w:rsidR="001910CB" w:rsidRDefault="0095631C" w:rsidP="001F6CAD">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7855"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5171,83 +4946,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001F6CAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="557C6BE6" w14:textId="77777777" w:rsidR="007C0212" w:rsidRPr="003F0824" w:rsidRDefault="007C0212" w:rsidP="002547A8">
+    <w:p w14:paraId="557C6BE6" w14:textId="77777777" w:rsidR="007C0212" w:rsidRPr="00377F38" w:rsidRDefault="007C0212" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="108" w:tblpY="-77"/>
-        <w:tblW w:w="10598" w:type="dxa"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3685"/>
-        <w:gridCol w:w="3794"/>
+        <w:gridCol w:w="3652"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="061FBEAD" w14:textId="77777777" w:rsidTr="00952ACB">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="061FBEAD" w14:textId="77777777" w:rsidTr="00027FAC">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
           <w:p w14:paraId="67320CBE" w14:textId="01DBE4F7" w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="00D32BD6" w:rsidP="00952ACB">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32BD6">
@@ -5258,51 +5033,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00952ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">end to Council </w:t>
             </w:r>
             <w:r w:rsidRPr="00D32BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32BD6" w:rsidRPr="00453D85" w14:paraId="6F64763C" w14:textId="77777777" w:rsidTr="00952ACB">
+      <w:tr w:rsidR="00D32BD6" w:rsidRPr="00453D85" w14:paraId="6F64763C" w14:textId="77777777" w:rsidTr="00027FAC">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D2B1ABF" w14:textId="77777777" w:rsidR="00D32BD6" w:rsidRDefault="00D32BD6" w:rsidP="00952ACB">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
@@ -5358,98 +5133,107 @@
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E89CC2" w14:textId="0C5FF651" w:rsidR="00D32BD6" w:rsidRPr="00303CA7" w:rsidRDefault="00D32BD6" w:rsidP="00952ACB">
+          <w:p w14:paraId="25E89CC2" w14:textId="6EE05CC2" w:rsidR="00D32BD6" w:rsidRPr="00303CA7" w:rsidRDefault="00D32BD6" w:rsidP="00952ACB">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="00184A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58793C65" w14:textId="77777777" w:rsidR="00D32BD6" w:rsidRPr="00303CA7" w:rsidRDefault="00D32BD6" w:rsidP="00952ACB">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5608,119 +5392,439 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">will not be </w:t>
       </w:r>
       <w:r w:rsidR="00BB5064">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">actioned </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>until applicable fees have been paid and all required information has been provided.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002547A8" w:rsidSect="009D0075">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="615FD5BD" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="00377F38" w:rsidRDefault="00027FAC" w:rsidP="00D32BD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E73E77B" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="003F0824" w:rsidRDefault="00027FAC" w:rsidP="000C4CC1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy Collection Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8410FC" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="003F0824" w:rsidRDefault="00027FAC" w:rsidP="000C4CC1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588C48F8" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="003F0824" w:rsidRDefault="00027FAC" w:rsidP="000C4CC1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D83F7E" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="003F0824" w:rsidRDefault="00027FAC" w:rsidP="000C4CC1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B087FBE" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="003F0824" w:rsidRDefault="00027FAC" w:rsidP="000C4CC1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501973FD" w14:textId="77777777" w:rsidR="00027FAC" w:rsidRPr="002D3B49" w:rsidRDefault="00027FAC" w:rsidP="000C4CC1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755731">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0824">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F502A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.greaterdandenong.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DF595C" w14:textId="55C5C75C" w:rsidR="00027FAC" w:rsidRDefault="00755731" w:rsidP="00755731">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00755731">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10ED882E" wp14:editId="136384C0">
+            <wp:extent cx="5176572" cy="942229"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:docPr id="1057589998" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5176572" cy="942229"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00027FAC" w:rsidSect="00123E48">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="498" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3509AA4B" w14:textId="77777777" w:rsidR="004948BF" w:rsidRDefault="004948BF" w:rsidP="000D2BC2">
+    <w:p w14:paraId="38E576D7" w14:textId="77777777" w:rsidR="008D53E5" w:rsidRDefault="008D53E5" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E86BF1" w14:textId="77777777" w:rsidR="004948BF" w:rsidRDefault="004948BF" w:rsidP="000D2BC2">
+    <w:p w14:paraId="4A609CF2" w14:textId="77777777" w:rsidR="008D53E5" w:rsidRDefault="008D53E5" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -5742,572 +5846,346 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...178 lines deleted...]
-  <w:p w14:paraId="4204B5F6" w14:textId="2B77A5B3" w:rsidR="000D2BC2" w:rsidRPr="00351D45" w:rsidRDefault="00351D45" w:rsidP="00CB56A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4204B5F6" w14:textId="5AFFF173" w:rsidR="000D2BC2" w:rsidRPr="00351D45" w:rsidRDefault="00027FAC" w:rsidP="00CB56A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00351D45">
+    <w:r w:rsidRPr="00027FAC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>City of Greater Dandenong</w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, PO Box 200, Dandenong, VIC,</w:t>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="000D2BC2" w:rsidRPr="00351D45">
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00027FAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00351D45">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 3175</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00351D45">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t xml:space="preserve"> © </w:t>
     </w:r>
     <w:r w:rsidR="00CB56A9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>updated January 2021</w:t>
+      <w:t xml:space="preserve">updated </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB56A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09F12785" w14:textId="77777777" w:rsidR="004948BF" w:rsidRDefault="004948BF" w:rsidP="000D2BC2">
+    <w:p w14:paraId="4BF35B00" w14:textId="77777777" w:rsidR="008D53E5" w:rsidRDefault="008D53E5" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="413360B8" w14:textId="77777777" w:rsidR="004948BF" w:rsidRDefault="004948BF" w:rsidP="000D2BC2">
+    <w:p w14:paraId="060AABE8" w14:textId="77777777" w:rsidR="008D53E5" w:rsidRDefault="008D53E5" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6C414EFA" w14:textId="77777777" w:rsidR="00351D45" w:rsidRDefault="00A274BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0344DA8F" w14:textId="77C1AD56" w:rsidR="008B4AD1" w:rsidRPr="008B4AD1" w:rsidRDefault="008B4AD1" w:rsidP="008B4AD1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008B4AD1">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...80 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8DDBC0" wp14:editId="2934296C">
-[...2 lines deleted...]
-          <wp:docPr id="10" name="Picture 1" descr="Greater Dandenong logo horizontal with black D and black text and clear background.gif"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DC5AB2E" wp14:editId="55D31E27">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5305779</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-196939</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1338147" cy="395973"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1179640537" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Greater Dandenong logo horizontal with black D and black text and clear background.gif"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2108360" cy="669413"/>
+                    <a:ext cx="1338147" cy="395973"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
-[...131 lines deleted...]
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DAA4430"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7072,331 +6950,360 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1040785158">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1366323088">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1401708908">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1603948875">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="98572589">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1801218024">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="544104368">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1843817659">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="199"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/RsDlHCFgyC7lwe5ccYmWRzfadRqSEELfKgXcD03N3/jFk0+lM+jozCxl+j3ZgnZcvZD8eMtQnOkLytOUkce0A==" w:salt="1WmiKilFGkpf4FohWvc/PA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FIkCee4cFGSiCE9IXzHkkYZB1Un/gXvZlHTVYj3/DsLEfqFNqVP9jnF0jpXGKsYXaMj9bnQ9+dB0ZsOrUZ0KeA==" w:salt="4FlVTeQOjmxxQ953MwFhkg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="000168CA"/>
     <w:rsid w:val="000206D3"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="00027ABA"/>
+    <w:rsid w:val="00027FAC"/>
     <w:rsid w:val="00030A02"/>
     <w:rsid w:val="000430BC"/>
     <w:rsid w:val="000509B3"/>
     <w:rsid w:val="00064ACB"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="0008396C"/>
+    <w:rsid w:val="000A0A02"/>
     <w:rsid w:val="000A5822"/>
     <w:rsid w:val="000B1495"/>
     <w:rsid w:val="000B5B29"/>
+    <w:rsid w:val="000C4CC1"/>
+    <w:rsid w:val="000C533A"/>
+    <w:rsid w:val="000C7440"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="000D7EE5"/>
     <w:rsid w:val="000F332C"/>
     <w:rsid w:val="001033B7"/>
     <w:rsid w:val="00116F8B"/>
+    <w:rsid w:val="00123E48"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="00172B92"/>
+    <w:rsid w:val="00184A09"/>
     <w:rsid w:val="001910CB"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001A5E99"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="001F6CAD"/>
     <w:rsid w:val="001F76D6"/>
     <w:rsid w:val="00227F8C"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="002535C3"/>
     <w:rsid w:val="002547A8"/>
+    <w:rsid w:val="00256590"/>
     <w:rsid w:val="002979A3"/>
     <w:rsid w:val="002A5176"/>
     <w:rsid w:val="002C351D"/>
     <w:rsid w:val="002C5778"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002D3B49"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00300C93"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="003213CA"/>
     <w:rsid w:val="00326975"/>
     <w:rsid w:val="003430FE"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00351D45"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
+    <w:rsid w:val="00377F38"/>
     <w:rsid w:val="003876A0"/>
+    <w:rsid w:val="003A0715"/>
     <w:rsid w:val="003B47EA"/>
+    <w:rsid w:val="003C3175"/>
     <w:rsid w:val="003F0824"/>
     <w:rsid w:val="00416D39"/>
     <w:rsid w:val="0042382A"/>
     <w:rsid w:val="00442D02"/>
+    <w:rsid w:val="004646D1"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="00476F95"/>
     <w:rsid w:val="004948BF"/>
     <w:rsid w:val="004A20AD"/>
     <w:rsid w:val="004F5B14"/>
+    <w:rsid w:val="005031CA"/>
     <w:rsid w:val="00504930"/>
     <w:rsid w:val="00530799"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00555035"/>
     <w:rsid w:val="00584BFB"/>
     <w:rsid w:val="0059706D"/>
     <w:rsid w:val="005A13B6"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="0060218F"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="00650622"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="006828B1"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="006A56A9"/>
     <w:rsid w:val="006C225F"/>
     <w:rsid w:val="006C394A"/>
     <w:rsid w:val="006D2E5E"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="00721FC0"/>
     <w:rsid w:val="007504C1"/>
+    <w:rsid w:val="00755731"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00762271"/>
     <w:rsid w:val="00764706"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007B0CF1"/>
     <w:rsid w:val="007B46BD"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E1161"/>
     <w:rsid w:val="007E523D"/>
     <w:rsid w:val="007F324C"/>
     <w:rsid w:val="0080096E"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="0083663C"/>
     <w:rsid w:val="00876062"/>
     <w:rsid w:val="00885271"/>
+    <w:rsid w:val="0088579D"/>
     <w:rsid w:val="008A401F"/>
     <w:rsid w:val="008B3AA7"/>
+    <w:rsid w:val="008B4AD1"/>
     <w:rsid w:val="008B5092"/>
     <w:rsid w:val="008D0B1F"/>
+    <w:rsid w:val="008D461B"/>
+    <w:rsid w:val="008D53E5"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="00952ACB"/>
     <w:rsid w:val="0095631C"/>
+    <w:rsid w:val="00972A42"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="009A66CB"/>
     <w:rsid w:val="009C0427"/>
     <w:rsid w:val="009C1955"/>
     <w:rsid w:val="009D0075"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="00A02107"/>
+    <w:rsid w:val="00A13225"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A32544"/>
+    <w:rsid w:val="00A82D17"/>
     <w:rsid w:val="00AE69C1"/>
     <w:rsid w:val="00AF1AEF"/>
+    <w:rsid w:val="00B06D69"/>
     <w:rsid w:val="00B21A99"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B466F9"/>
     <w:rsid w:val="00B776F6"/>
+    <w:rsid w:val="00BA20DF"/>
     <w:rsid w:val="00BB5064"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BC60F3"/>
     <w:rsid w:val="00BC62CD"/>
     <w:rsid w:val="00BF2D57"/>
     <w:rsid w:val="00C143ED"/>
+    <w:rsid w:val="00C2578F"/>
     <w:rsid w:val="00C33A2E"/>
     <w:rsid w:val="00C56B69"/>
     <w:rsid w:val="00C82ABC"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CB56A9"/>
     <w:rsid w:val="00CD0286"/>
+    <w:rsid w:val="00CD0563"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D32BD6"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00D624C3"/>
+    <w:rsid w:val="00D7023B"/>
     <w:rsid w:val="00D86C89"/>
     <w:rsid w:val="00DC0EFA"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00E15921"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E26881"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E333EF"/>
     <w:rsid w:val="00E60897"/>
     <w:rsid w:val="00E73109"/>
     <w:rsid w:val="00E7466E"/>
     <w:rsid w:val="00E75FBA"/>
+    <w:rsid w:val="00EA0BA5"/>
     <w:rsid w:val="00EA3C21"/>
     <w:rsid w:val="00EB4651"/>
     <w:rsid w:val="00EC2282"/>
     <w:rsid w:val="00ED3592"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F1200C"/>
+    <w:rsid w:val="00F1674D"/>
     <w:rsid w:val="00F44D38"/>
     <w:rsid w:val="00F51FCF"/>
     <w:rsid w:val="00F52BFB"/>
+    <w:rsid w:val="00F53330"/>
     <w:rsid w:val="00FA2728"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FC62C6"/>
     <w:rsid w:val="00FC684E"/>
     <w:rsid w:val="00FD2DAE"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79EA2355"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7729,56 +7636,55 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002D2422"/>
+    <w:rsid w:val="00A13225"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -8048,74 +7954,85 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F1200C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F0824"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C2578F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Re27c900a67f740ee" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R5b9da8f5834e4f45" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8357,255 +8274,255 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5103668</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Request for Copy of Planning Permit and/or Endorsed Plans Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2018-07-06T07:00:32Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-01-28T21:30:16Z</value>
+      <value order="0">2026-09-01T03:48:31Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-30T05:48:48Z</value>
+      <value order="0">2026-09-01T03:48:32Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA9458707</value>
+      <value order="0">vA17565708</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">20.0</value>
+      <value order="0">21.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">23</value>
+      <value order="0">24</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">updated version date</value>
+      <value order="0">New logo and contact panel</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5F63424-D754-4FFD-822F-9E07CD332076}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>399</Words>
-  <Characters>2278</Characters>
+  <Words>696</Words>
+  <Characters>3696</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2672</CharactersWithSpaces>
+  <CharactersWithSpaces>4317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A5103668</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Request for Copy of Planning Permit and/or Endorsed Plans Form WORD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2018-07-06T07:00:32Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2021-01-28T21:30:16Z</vt:filetime>
+    <vt:filetime>2026-09-01T03:48:31Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-30T05:48:48Z</vt:filetime>
+    <vt:filetime>2026-09-01T03:48:32Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA9458707</vt:lpwstr>
+    <vt:lpwstr>vA17565708</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>20.0</vt:lpwstr>
+    <vt:lpwstr>21.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>23</vt:r8>
+    <vt:r8>24</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr>updated version date</vt:lpwstr>
+    <vt:lpwstr>New logo and contact panel</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Statutory Planning</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Form</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>