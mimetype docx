--- v15 (2026-09-21)
+++ v16 (2026-10-16)
@@ -7984,51 +7984,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R5b9da8f5834e4f45" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R373a7a25e8fd4d0d" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>