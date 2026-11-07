--- v16 (2026-10-16)
+++ v17 (2026-11-07)
@@ -7984,51 +7984,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R373a7a25e8fd4d0d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rdcb00298200f41c5" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>