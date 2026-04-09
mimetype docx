--- v7 (2026-03-20)
+++ v8 (2026-04-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R404334db15104f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R4c605612d86b4263" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9366,51 +9366,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rb9eae9399201452f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rf31d7a306d0b4ddc" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -9676,63 +9676,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109794</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Application for Extension of Time to a Planning Permit Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2018-07-10T04:14:44Z</value>
+      <value order="0">2018-07-10T05:14:44Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-07-30T23:28:18Z</value>
+      <value order="0">2025-07-31T00:28:18Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-30T23:28:18Z</value>
+      <value order="0">2025-07-31T00:28:18Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA15450800</value>
     </field>
     <field name="Objective-Version">
       <value order="0">28.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">33</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">new version - change to Details of Request and Declaration section, new logo</value>
     </field>
@@ -9822,63 +9822,63 @@
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A5109794</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Application for Extension of Time to a Planning Permit Form WORD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2018-07-10T04:14:44Z</vt:filetime>
+    <vt:filetime>2018-07-10T05:14:44Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2025-07-30T23:28:18Z</vt:filetime>
+    <vt:filetime>2025-07-31T00:28:18Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-30T23:28:18Z</vt:filetime>
+    <vt:filetime>2025-07-31T00:28:18Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA15450800</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>28.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>33</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr>new version - change to Details of Request and Declaration section, new logo</vt:lpwstr>
   </property>