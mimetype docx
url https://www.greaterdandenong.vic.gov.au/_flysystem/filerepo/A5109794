--- v8 (2026-04-09)
+++ v9 (2026-05-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R4c605612d86b4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Ra668d86c718f4d29" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9366,51 +9366,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rf31d7a306d0b4ddc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R7221d7396eb04271" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>