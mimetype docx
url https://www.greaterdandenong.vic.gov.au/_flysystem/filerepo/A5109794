--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Ra668d86c718f4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R3b9de6c0ebf24d3c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9366,51 +9366,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R7221d7396eb04271" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rc1b235d485c046b5" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>