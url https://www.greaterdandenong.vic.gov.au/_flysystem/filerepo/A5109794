--- v10 (2026-06-01)
+++ v11 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R3b9de6c0ebf24d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R5b4fd9b5e0ef4a80" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9366,51 +9366,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rc1b235d485c046b5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R3632210ac133473c" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>