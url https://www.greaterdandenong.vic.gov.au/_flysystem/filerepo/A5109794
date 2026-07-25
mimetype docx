--- v11 (2026-06-24)
+++ v12 (2026-07-25)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R5b4fd9b5e0ef4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R28faf72943364375" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9366,51 +9366,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R3632210ac133473c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R0b6efb12b97746c9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -9660,67 +9660,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109794</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Application for Extension of Time to a Planning Permit Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2018-07-10T05:14:44Z</value>
+      <value order="0">2018-07-10T05:53:53Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2025-07-31T00:28:18Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2025-07-31T00:28:18Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
@@ -9749,165 +9757,157 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6198C73D-F02A-4FD5-8564-F6E97E6D1451}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6198C73D-F02A-4FD5-8564-F6E97E6D1451}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>752</Words>
   <Characters>4293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...78 lines deleted...]
-</Properties>
+<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A5109794</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Application for Extension of Time to a Planning Permit Form WORD</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2018-07-10T05:53:53Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-07-31T00:28:18Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-07-31T00:28:18Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Leanne Nicholls</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA15450800</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">28.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">33</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">new version - change to Details of Request and Declaration section, new logo</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA387</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Statutory Planning</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Form</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+</op:Properties>
 </file>