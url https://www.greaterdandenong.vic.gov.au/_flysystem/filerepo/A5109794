--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R28faf72943364375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R6086b8a2fb1a4d75" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9366,51 +9366,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R0b6efb12b97746c9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rf0082e6d318b453b" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>