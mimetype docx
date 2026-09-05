--- v13 (2026-08-15)
+++ v14 (2026-09-05)
@@ -1,285 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R6086b8a2fb1a4d75" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E4B8E84" w14:textId="74B4B617" w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
-[...225 lines deleted...]
-    <w:p w14:paraId="56CA998A" w14:textId="4719E474" w:rsidR="00644A11" w:rsidRDefault="008A541B" w:rsidP="001D0329">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE6E31" w14:paraId="05764548" w14:textId="77777777" w:rsidTr="00DE6E31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDA803C" w14:textId="13648163" w:rsidR="00DE6E31" w:rsidRDefault="00DE6E31" w:rsidP="00DE6E31">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Application for Extension of Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>to a Planning Permit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56CA998A" w14:textId="2EAA4231" w:rsidR="00644A11" w:rsidRDefault="008A541B" w:rsidP="001D0329">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Use this form to apply for an extension of time to a</w:t>
       </w:r>
       <w:r w:rsidR="008A13E6" w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3438">
@@ -409,72 +245,61 @@
       <w:r w:rsidR="00671F8E" w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ou may apply for an extension of time to the commencement or completion date</w:t>
       </w:r>
       <w:r w:rsidR="008A13E6" w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> of an </w:t>
       </w:r>
       <w:r w:rsidR="00671F8E" w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">existing planning </w:t>
-[...9 lines deleted...]
-        <w:t>permit</w:t>
+        <w:t>existing planning permit</w:t>
       </w:r>
       <w:r w:rsidR="00AE05EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="38E66E68" w14:textId="40A8300A" w:rsidR="008A13E6" w:rsidRPr="004C3438" w:rsidRDefault="00671F8E" w:rsidP="001D0329">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
@@ -540,69 +365,89 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> months after the permit expiry </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>date, where</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the development allowed by the permit lawfully started before the permit expire</w:t>
+        <w:t xml:space="preserve"> the development allowed by the permit lawfully started before the permit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C3438">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>expire</w:t>
       </w:r>
       <w:r w:rsidR="008A13E6" w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00A93AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>, but has not been completed</w:t>
+        <w:t>, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A93AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has not been completed</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180C4B8B" w14:textId="2A286028" w:rsidR="008A13E6" w:rsidRPr="004C3438" w:rsidRDefault="008A13E6" w:rsidP="001D0329">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3438">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -790,130 +635,130 @@
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00C26FA5" w:rsidRPr="00C26FA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Planning fees and charges are available on Council’s website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B61499" w14:textId="77777777" w:rsidR="00EC2282" w:rsidRPr="008A7BD0" w:rsidRDefault="00EC2282" w:rsidP="002D2422">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5341"/>
         <w:gridCol w:w="2456"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="486B285E" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="486B285E" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C41190E" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001B233B" w:rsidP="00B466F9">
+          <w:p w14:paraId="5C41190E" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001B233B" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:r w:rsidR="0023472A" w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="16E03308" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="16E03308" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="51F888C5" w14:textId="680E64DE" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -1142,51 +987,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="075181E8" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="075181E8" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="321268F6" w14:textId="4CC898C7" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1290,51 +1135,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="332D728D" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="332D728D" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5CF16145" w14:textId="3C794EB6" w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1432,51 +1277,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="16A10DC8" w14:textId="77777777" w:rsidTr="007D76AD">
+      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="16A10DC8" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="719066EF" w14:textId="69534174" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1713,51 +1558,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="2DDBB2E1" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="2DDBB2E1" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3B9A69DA" w14:textId="71697BE9" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="00A36537" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5425"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1975,51 +1820,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="62018209" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="62018209" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="606A1DAE" w14:textId="5093803C" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2137,66 +1982,66 @@
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DD70497" w14:textId="77777777" w:rsidR="00EC2282" w:rsidRPr="00CC17DD" w:rsidRDefault="00EC2282">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10457" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="5EAE6538" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="5EAE6538" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5CD7D25F" w14:textId="77777777" w:rsidR="008A541B" w:rsidRPr="001F3891" w:rsidRDefault="008A541B" w:rsidP="001B340F">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
@@ -2214,51 +2059,51 @@
               <w:t xml:space="preserve">Planning </w:t>
             </w:r>
             <w:r w:rsidR="001B340F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>permit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="0EE7886F" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="0EE7886F" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="636E05F6" w14:textId="3D16F18D" w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidRDefault="008A541B" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -2363,51 +2208,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="6C8BDD28" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="6C8BDD28" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6369CA89" w14:textId="796334A9" w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidRDefault="00BB1FBA" w:rsidP="001D0329">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5425"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2627,67 +2472,67 @@
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="202A5B27" w14:textId="77777777" w:rsidR="008A541B" w:rsidRPr="00231ADE" w:rsidRDefault="008A541B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10457" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="7338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023472A" w:rsidRPr="002547A8" w14:paraId="1E280FC7" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="0023472A" w:rsidRPr="002547A8" w14:paraId="1E280FC7" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="13F7A2AA" w14:textId="77777777" w:rsidR="0023472A" w:rsidRPr="001F3891" w:rsidRDefault="008A541B" w:rsidP="008A541B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2696,51 +2541,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address of the land</w:t>
             </w:r>
             <w:r w:rsidR="001B340F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the planning permit relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="43770B39" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="43770B39" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="730B59BF" w14:textId="3F167070" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002047C5">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -3014,51 +2859,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="2DB4F649" w14:textId="77777777" w:rsidTr="0034059B">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="2DB4F649" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="48F658AE" w14:textId="28E579E9" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002047C5">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3164,51 +3009,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="7EED1FEE" w14:textId="77777777" w:rsidTr="00F53530">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="7EED1FEE" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="125917A7" w14:textId="631F6D05" w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidRDefault="008A541B" w:rsidP="002047C5">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
@@ -3312,116 +3157,116 @@
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DCD0855" w14:textId="77777777" w:rsidR="006C225F" w:rsidRPr="00231ADE" w:rsidRDefault="006C225F" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10372"/>
         <w:gridCol w:w="142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="698A6DD2" w14:textId="77777777" w:rsidTr="00A31E97">
+      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="698A6DD2" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0DC56A44" w14:textId="78F6611A" w:rsidR="002F7FD1" w:rsidRPr="00351D45" w:rsidRDefault="0011416C" w:rsidP="0011416C">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of the </w:t>
             </w:r>
             <w:r w:rsidR="003257E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>request</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="006A2804" w14:paraId="30548102" w14:textId="77777777" w:rsidTr="001C6BE4">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="006A2804" w14:paraId="30548102" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="2717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36CD2F4A" w14:textId="646FE429" w:rsidR="003257E2" w:rsidRPr="00F53530" w:rsidRDefault="003257E2" w:rsidP="00F53530">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4382,80 +4227,97 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4088CB60" w14:textId="21A700AA" w:rsidR="00A31E97" w:rsidRPr="0073652E" w:rsidRDefault="00A31E97" w:rsidP="00B24F9F">
+    <w:p w14:paraId="4088CB60" w14:textId="19F85761" w:rsidR="001B4462" w:rsidRDefault="001B4462" w:rsidP="00B24F9F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="673CEC9E" w14:textId="77777777" w:rsidR="001B4462" w:rsidRDefault="001B4462">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
-        <w:tblInd w:w="118" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A36537" w:rsidRPr="002547A8" w14:paraId="30416444" w14:textId="77777777" w:rsidTr="00024DFB">
+      <w:tr w:rsidR="00A36537" w:rsidRPr="002547A8" w14:paraId="30416444" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7BD4DD79" w14:textId="094F2403" w:rsidR="00A36537" w:rsidRPr="00A36537" w:rsidRDefault="00A36537" w:rsidP="00A36537">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4476,51 +4338,51 @@
               <w:t>Reason</w:t>
             </w:r>
             <w:r w:rsidR="0011416C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A36537">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the extension</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00024DFB" w:rsidRPr="002547A8" w14:paraId="3123D208" w14:textId="77777777" w:rsidTr="004E6DFD">
+      <w:tr w:rsidR="00024DFB" w:rsidRPr="002547A8" w14:paraId="3123D208" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E6699B7" w14:textId="709004AF" w:rsidR="00024DFB" w:rsidRPr="003257E2" w:rsidRDefault="00024DFB" w:rsidP="00015D91">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -4602,51 +4464,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003257E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attach additional pages if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00024DFB" w:rsidRPr="002547A8" w14:paraId="01EC09E3" w14:textId="77777777" w:rsidTr="00A8011B">
+      <w:tr w:rsidR="00024DFB" w:rsidRPr="002547A8" w14:paraId="01EC09E3" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="463888FC" w14:textId="1FFD3937" w:rsidR="00024DFB" w:rsidRPr="003257E2" w:rsidRDefault="00ED07BA" w:rsidP="004E6DFD">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -4728,63 +4590,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="69235915" w14:textId="77777777" w:rsidTr="00024DFB">
+      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="69235915" w14:textId="77777777" w:rsidTr="00DE6E31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBB0E5F" w14:textId="20DDD45E" w:rsidR="00A31E97" w:rsidRPr="002547A8" w:rsidRDefault="005E7652" w:rsidP="00ED07BA">
+          <w:p w14:paraId="7EBB0E5F" w14:textId="20DDD45E" w:rsidR="00A31E97" w:rsidRPr="002547A8" w:rsidRDefault="00835059" w:rsidP="00ED07BA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2143307497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31E97">
@@ -4912,111 +4774,111 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C1D5D2A" w14:textId="5FB47AF9" w:rsidR="002F7FD1" w:rsidRPr="004E6DFD" w:rsidRDefault="002F7FD1" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10632" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF06DF" w:rsidRPr="00B06999" w14:paraId="3A39F977" w14:textId="77777777" w:rsidTr="00D02A95">
+      <w:tr w:rsidR="00DF06DF" w:rsidRPr="00B06999" w14:paraId="3A39F977" w14:textId="77777777" w:rsidTr="006D3BEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
           <w:p w14:paraId="55A87269" w14:textId="77777777" w:rsidR="00DF06DF" w:rsidRPr="00B06999" w:rsidRDefault="00FE45C8" w:rsidP="00FE45C8">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF06DF" w:rsidRPr="009710B9" w14:paraId="378B4993" w14:textId="77777777" w:rsidTr="002235A3">
+      <w:tr w:rsidR="00DF06DF" w:rsidRPr="009710B9" w14:paraId="378B4993" w14:textId="77777777" w:rsidTr="006D3BEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40878204" w14:textId="64E0350D" w:rsidR="00A36537" w:rsidRDefault="00A36537" w:rsidP="00913DCA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that I am the applicant, and that all information in this application is true and correct</w:t>
@@ -5028,51 +4890,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2993AA26" w14:textId="77777777" w:rsidR="00F12DAF" w:rsidRDefault="00F12DAF" w:rsidP="00F12DAF">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7BD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A person who is not the owner or the occupier of the land must provide a copy of the written consent of the owner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5D2CC4" w14:textId="29FD3E2B" w:rsidR="00F12DAF" w:rsidRPr="00FF7A14" w:rsidRDefault="005E7652" w:rsidP="00913DCA">
+          <w:p w14:paraId="5E5D2CC4" w14:textId="29FD3E2B" w:rsidR="00F12DAF" w:rsidRPr="00FF7A14" w:rsidRDefault="00835059" w:rsidP="00913DCA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1897119046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5216,54 +5078,54 @@
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F12DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F12DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00166A3A" w:rsidRPr="009710B9" w14:paraId="7114B472" w14:textId="77777777" w:rsidTr="002235A3">
+      <w:tr w:rsidR="00166A3A" w:rsidRPr="009710B9" w14:paraId="7114B472" w14:textId="77777777" w:rsidTr="006D3BEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09DCA78E" w14:textId="6CD5FD2B" w:rsidR="00916456" w:rsidRDefault="002235A3" w:rsidP="00ED07BA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3865"/>
                 <w:tab w:val="left" w:pos="8401"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5354,51 +5216,51 @@
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002235A3" w:rsidRPr="009710B9" w14:paraId="4BB92D81" w14:textId="77777777" w:rsidTr="002235A3">
+      <w:tr w:rsidR="002235A3" w:rsidRPr="009710B9" w14:paraId="4BB92D81" w14:textId="77777777" w:rsidTr="006D3BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D599391" w14:textId="4F8A3048" w:rsidR="002235A3" w:rsidRPr="00416D39" w:rsidRDefault="002235A3" w:rsidP="00ED07BA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5471,51 +5333,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED07BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F4A2D50" w14:textId="15B66A51" w:rsidR="002235A3" w:rsidRPr="00416D39" w:rsidRDefault="002235A3" w:rsidP="00ED07BA">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -5621,299 +5483,308 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00913DCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The request will not be actioned until applicable fees have been paid and all required information has been provided</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="108" w:tblpY="-77"/>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-39" w:tblpY="-77"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3685"/>
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="3823"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="5F8D6DD9" w14:textId="77777777" w:rsidTr="000103D2">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="5F8D6DD9" w14:textId="77777777" w:rsidTr="006D3BEC">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w14:paraId="746EF3D7" w14:textId="2CF43F47" w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="007C5C7F" w:rsidP="000103D2">
+          <w:p w14:paraId="746EF3D7" w14:textId="2CF43F47" w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="007C5C7F" w:rsidP="006D3BEC">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Send to Council</w:t>
             </w:r>
             <w:r w:rsidR="00A36537" w:rsidRPr="008B6991">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="10C81A27" w14:textId="77777777" w:rsidTr="000103D2">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="10C81A27" w14:textId="77777777" w:rsidTr="006D3BEC">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53DF7627" w14:textId="0B00C701" w:rsidR="00A36537" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="53DF7627" w14:textId="0B00C701" w:rsidR="00A36537" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D9B44AE" w14:textId="23551B88" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="3D9B44AE" w14:textId="23551B88" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>council@cgd.vic.gov.au</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DD27FD6" w14:textId="77777777" w:rsidR="00A36537" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="2DD27FD6" w14:textId="77777777" w:rsidR="00A36537" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1F674D" w14:textId="7F7EF015" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="2D1F674D" w14:textId="5B6D7E16" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6E31">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BAFD23A" w14:textId="77777777" w:rsidR="00A36537" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="5BAFD23A" w14:textId="77777777" w:rsidR="00A36537" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In person:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0320DD4E" w14:textId="2492806A" w:rsidR="00A36537" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="0320DD4E" w14:textId="2492806A" w:rsidR="00A36537" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Planning Service Counter,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5938,51 +5809,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E06041">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>225 Lonsdale Street, Dandenong</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05C9261F" w14:textId="60B5F698" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="000103D2">
+          <w:p w14:paraId="05C9261F" w14:textId="60B5F698" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="00A36537" w:rsidP="00DE6E31">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">or other </w:t>
             </w:r>
             <w:r w:rsidRPr="00C26FA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6034,51 +5905,69 @@
         <w:t>Privacy Collection Notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3851D7" w14:textId="2FC0534F" w:rsidR="001D0329" w:rsidRPr="00EA5786" w:rsidRDefault="001D0329" w:rsidP="001D0329">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5786">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the Planning and Environment Act 1987 and for related municipal purposes. The information may be disclosed to external consultants and referral authorities in order to assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456954">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5786">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities in order to assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA86EEA" w14:textId="1F233381" w:rsidR="001D0329" w:rsidRPr="00EA5786" w:rsidRDefault="001D0329" w:rsidP="001D0329">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB3B743" w14:textId="77777777" w:rsidR="001D0329" w:rsidRPr="00EA5786" w:rsidRDefault="001D0329" w:rsidP="001D0329">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -6136,188 +6025,200 @@
       </w:pPr>
       <w:r w:rsidRPr="00EA5786">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA5786">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>rights</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EA5786">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to privacy. Council is bound by the Privacy and Data Protection Act 2014 and the Health Records Act 2001. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456954">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5786">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456954">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5786">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00B80BFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.greaterdandenong.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389B760B" w14:textId="0048C4CF" w:rsidR="006A6D2C" w:rsidRPr="006A6D2C" w:rsidRDefault="007363D5" w:rsidP="006A6D2C">
+    <w:p w14:paraId="1CE0327F" w14:textId="29FF35EC" w:rsidR="001D0329" w:rsidRDefault="00456954" w:rsidP="00456954">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00456954">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CC76924" wp14:editId="08BCB71C">
-[...10 lines deleted...]
-            <wp:docPr id="1946496090" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F70A74" wp14:editId="3C0A8889">
+            <wp:extent cx="6355571" cy="1156541"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
+            <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5759450" cy="934867"/>
+                      <a:ext cx="6394429" cy="1163612"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE0327F" w14:textId="0CEC3943" w:rsidR="001D0329" w:rsidRDefault="001D0329" w:rsidP="00B864EF">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="001D0329" w:rsidSect="00F2135B">
+    <w:sectPr w:rsidR="001D0329" w:rsidSect="00857AB8">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="352" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="352" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11D2FC93" w14:textId="77777777" w:rsidR="00A407CE" w:rsidRDefault="00A407CE" w:rsidP="000D2BC2">
+    <w:p w14:paraId="76B04BEE" w14:textId="77777777" w:rsidR="00835059" w:rsidRDefault="00835059" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64611FD0" w14:textId="77777777" w:rsidR="00A407CE" w:rsidRDefault="00A407CE" w:rsidP="000D2BC2">
+    <w:p w14:paraId="007B4049" w14:textId="77777777" w:rsidR="00835059" w:rsidRDefault="00835059" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6376,506 +6277,461 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D9AF395" w14:textId="75C2C1DA" w:rsidR="000D2BC2" w:rsidRPr="00351D45" w:rsidRDefault="00351D45" w:rsidP="00F23815">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D9AF395" w14:textId="15C8B727" w:rsidR="000D2BC2" w:rsidRPr="00351D45" w:rsidRDefault="00DE6E31" w:rsidP="00F23815">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00351D45">
+    <w:r w:rsidRPr="00DE6E31">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>City of Greater Dandenong</w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, PO Box 200, Dandenong VIC</w:t>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="000D2BC2" w:rsidRPr="00351D45">
+    <w:r w:rsidRPr="00DE6E31">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 3175</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DE6E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00351D45">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007D2E43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00351D45">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidR="00F23815">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> updated </w:t>
     </w:r>
-    <w:r w:rsidR="00F53530">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>July</w:t>
+      <w:t>August</w:t>
     </w:r>
     <w:r w:rsidR="007B2AA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F23815">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00F53530">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E0C1634" w14:textId="282A7270" w:rsidR="00BA311B" w:rsidRPr="00546245" w:rsidRDefault="00546245" w:rsidP="00B24F9F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>…</w:t>
     </w:r>
     <w:r w:rsidRPr="00546245">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>continued next page</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="131C9DB7" w14:textId="77777777" w:rsidR="00A407CE" w:rsidRDefault="00A407CE" w:rsidP="000D2BC2">
+    <w:p w14:paraId="1D8EDB51" w14:textId="77777777" w:rsidR="00835059" w:rsidRDefault="00835059" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="334E9EB3" w14:textId="77777777" w:rsidR="00A407CE" w:rsidRDefault="00A407CE" w:rsidP="000D2BC2">
+    <w:p w14:paraId="38F6D0DF" w14:textId="77777777" w:rsidR="00835059" w:rsidRDefault="00835059" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D0ED77F" w14:textId="3D085453" w:rsidR="00351D45" w:rsidRDefault="00A274BA" w:rsidP="00054B1C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D0ED77F" w14:textId="4D9CF953" w:rsidR="00351D45" w:rsidRDefault="001B4462" w:rsidP="004A12FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5233"/>
       </w:tabs>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C84020">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
+        <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...78 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="141BB02B" wp14:editId="05420DE8">
-[...2 lines deleted...]
-          <wp:docPr id="54969472" name="Picture 1" descr="A black and white text on a black background&#10;&#10;AI-generated content may be incorrect."/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A300FC6" wp14:editId="24A29B04">
+          <wp:extent cx="1635760" cy="483870"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:docPr id="1243419620" name="Picture 1243419620"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1320306116" name="Picture 1" descr="A black and white text on a black background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2022697" cy="653038"/>
+                    <a:ext cx="1635760" cy="483870"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00054B1C">
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74DBD00B" w14:textId="61142FFE" w:rsidR="00DF06DF" w:rsidRDefault="00A274BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F177C79" w14:textId="4611D833" w:rsidR="00C84020" w:rsidRPr="00D90EFE" w:rsidRDefault="00C84020" w:rsidP="00D90EFE">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C84020">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
+        <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...78 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="516B9755" wp14:editId="5C149F61">
-[...2 lines deleted...]
-          <wp:docPr id="1723087340" name="Picture 1" descr="A black and white text on a black background&#10;&#10;AI-generated content may be incorrect."/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10389F6A" wp14:editId="5397BF00">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-213393</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1636248" cy="484282"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="332044408" name="Picture 332044408"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1320306116" name="Picture 1" descr="A black and white text on a black background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2022697" cy="653038"/>
+                    <a:ext cx="1636248" cy="484282"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DAA4430"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8125,61 +7981,61 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1850606422">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1559701604">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1197545492">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="380986133">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="241108205">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1581214593">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="75"/>
+  <w:zoom w:val="bestFit" w:percent="199"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="X6t60po9sniTpfAsLV9z3g8H+jx0auEhOozFgn965pOuke1Ptn0rfxZ49AHIrc1EXli5dlaciJt7AQKTsl5GZA==" w:salt="XxDDY+tRfAXdWVLhoXT8Yg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="n05gNFaqGRp0sT9Dh5UxUR4h2o8pGU857Swocdl8V8I7Krp/DCEICow3DlvsMB2xwIormncMIE522RSJn3JGKQ==" w:salt="X+39JVMP/qpiYsbMewUstw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="00001B88"/>
     <w:rsid w:val="000103D2"/>
     <w:rsid w:val="000144FB"/>
     <w:rsid w:val="00015D91"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
@@ -8196,289 +8052,306 @@
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="000A268E"/>
     <w:rsid w:val="000A5822"/>
     <w:rsid w:val="000A66AA"/>
     <w:rsid w:val="000B2BB1"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="000E62F3"/>
     <w:rsid w:val="000E68C5"/>
     <w:rsid w:val="000F7A9D"/>
     <w:rsid w:val="001004A1"/>
     <w:rsid w:val="001033B7"/>
     <w:rsid w:val="0011416C"/>
     <w:rsid w:val="00134682"/>
     <w:rsid w:val="00135CF3"/>
     <w:rsid w:val="001424DE"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="00180E67"/>
     <w:rsid w:val="00187CDA"/>
     <w:rsid w:val="00190B27"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001972FD"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001A3E25"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001B340F"/>
+    <w:rsid w:val="001B4462"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001C4045"/>
     <w:rsid w:val="001C6BE4"/>
     <w:rsid w:val="001D0329"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="001F76D6"/>
     <w:rsid w:val="0020318E"/>
     <w:rsid w:val="002047C5"/>
     <w:rsid w:val="002048BA"/>
     <w:rsid w:val="002235A3"/>
     <w:rsid w:val="00226849"/>
     <w:rsid w:val="00231ADE"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="00241166"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="002622E9"/>
     <w:rsid w:val="002633C3"/>
     <w:rsid w:val="00267832"/>
+    <w:rsid w:val="00294926"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002D7ECD"/>
     <w:rsid w:val="002E1FF4"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="00304585"/>
     <w:rsid w:val="003213CA"/>
     <w:rsid w:val="003257E2"/>
     <w:rsid w:val="00335201"/>
     <w:rsid w:val="0034059B"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00351D45"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="00362AFF"/>
     <w:rsid w:val="00367106"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
     <w:rsid w:val="00376D7C"/>
     <w:rsid w:val="003957F1"/>
     <w:rsid w:val="003A6BDE"/>
     <w:rsid w:val="003B47EA"/>
     <w:rsid w:val="003F03AF"/>
     <w:rsid w:val="003F0AE6"/>
     <w:rsid w:val="003F5550"/>
     <w:rsid w:val="004007BA"/>
     <w:rsid w:val="00401332"/>
     <w:rsid w:val="0040757B"/>
     <w:rsid w:val="00416D39"/>
     <w:rsid w:val="00424BEC"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="00445819"/>
+    <w:rsid w:val="00456954"/>
     <w:rsid w:val="00457D2A"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="00476F95"/>
+    <w:rsid w:val="00487714"/>
     <w:rsid w:val="00493FAA"/>
+    <w:rsid w:val="004A12FC"/>
     <w:rsid w:val="004B192E"/>
     <w:rsid w:val="004C3438"/>
     <w:rsid w:val="004E41E1"/>
     <w:rsid w:val="004E6DFD"/>
     <w:rsid w:val="004F2F62"/>
     <w:rsid w:val="004F5B14"/>
     <w:rsid w:val="005156CB"/>
     <w:rsid w:val="00530799"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00534474"/>
+    <w:rsid w:val="00536481"/>
     <w:rsid w:val="0054246D"/>
     <w:rsid w:val="00546245"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00554B45"/>
     <w:rsid w:val="00561A0E"/>
     <w:rsid w:val="00584BFB"/>
     <w:rsid w:val="00594EF1"/>
     <w:rsid w:val="0059706D"/>
+    <w:rsid w:val="005A049C"/>
     <w:rsid w:val="005A60B1"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005E7652"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="00612F4A"/>
     <w:rsid w:val="00632A62"/>
     <w:rsid w:val="00643B16"/>
     <w:rsid w:val="00644A11"/>
     <w:rsid w:val="00654E8C"/>
     <w:rsid w:val="006575EC"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="00671F8E"/>
     <w:rsid w:val="0068353D"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="00697D98"/>
     <w:rsid w:val="006A2804"/>
     <w:rsid w:val="006A6D2C"/>
     <w:rsid w:val="006C225F"/>
+    <w:rsid w:val="006D3BEC"/>
     <w:rsid w:val="006D7555"/>
     <w:rsid w:val="006E4679"/>
+    <w:rsid w:val="006F295A"/>
     <w:rsid w:val="00700928"/>
     <w:rsid w:val="00710069"/>
     <w:rsid w:val="007142E8"/>
     <w:rsid w:val="00717033"/>
     <w:rsid w:val="00724716"/>
     <w:rsid w:val="007311AA"/>
     <w:rsid w:val="007363D5"/>
     <w:rsid w:val="0073652E"/>
     <w:rsid w:val="007369E4"/>
     <w:rsid w:val="007504C1"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00762271"/>
     <w:rsid w:val="00775D5E"/>
     <w:rsid w:val="00787E2B"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="0079464E"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007A78D7"/>
     <w:rsid w:val="007B2AA0"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007C5C7F"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007D2E43"/>
     <w:rsid w:val="007D76AD"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E150B"/>
     <w:rsid w:val="007E49DB"/>
     <w:rsid w:val="007E523D"/>
     <w:rsid w:val="008004CF"/>
     <w:rsid w:val="008054DB"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="0082216F"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="00833B94"/>
+    <w:rsid w:val="00835059"/>
     <w:rsid w:val="0083663C"/>
+    <w:rsid w:val="00857AB8"/>
     <w:rsid w:val="00871F40"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="008A13E6"/>
     <w:rsid w:val="008A541B"/>
     <w:rsid w:val="008A5ECA"/>
     <w:rsid w:val="008A7BD0"/>
     <w:rsid w:val="008B5092"/>
     <w:rsid w:val="008B7CC9"/>
     <w:rsid w:val="008C17DC"/>
     <w:rsid w:val="008F4559"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="00913DCA"/>
     <w:rsid w:val="00916456"/>
     <w:rsid w:val="00923FFB"/>
+    <w:rsid w:val="00933315"/>
     <w:rsid w:val="009334FA"/>
     <w:rsid w:val="009348B0"/>
     <w:rsid w:val="00935CD7"/>
     <w:rsid w:val="00957B65"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="009968BA"/>
     <w:rsid w:val="009C0427"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009D7AD9"/>
     <w:rsid w:val="009E1A77"/>
     <w:rsid w:val="009E3EE6"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="009F59F4"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A03790"/>
     <w:rsid w:val="00A10CBA"/>
     <w:rsid w:val="00A14909"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A31E97"/>
     <w:rsid w:val="00A32544"/>
     <w:rsid w:val="00A36537"/>
     <w:rsid w:val="00A407CE"/>
     <w:rsid w:val="00A41F58"/>
     <w:rsid w:val="00A529DE"/>
     <w:rsid w:val="00A71192"/>
     <w:rsid w:val="00A8011B"/>
     <w:rsid w:val="00A80DC8"/>
     <w:rsid w:val="00A93AD0"/>
     <w:rsid w:val="00A9753C"/>
     <w:rsid w:val="00A97940"/>
     <w:rsid w:val="00AA18FA"/>
     <w:rsid w:val="00AC0FA3"/>
     <w:rsid w:val="00AE0354"/>
     <w:rsid w:val="00AE05EE"/>
     <w:rsid w:val="00AE6B39"/>
     <w:rsid w:val="00AF0F53"/>
     <w:rsid w:val="00AF1AEF"/>
     <w:rsid w:val="00AF1F1C"/>
     <w:rsid w:val="00AF64A4"/>
     <w:rsid w:val="00B022AB"/>
     <w:rsid w:val="00B1645F"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B24F9F"/>
     <w:rsid w:val="00B27C3A"/>
     <w:rsid w:val="00B34E46"/>
     <w:rsid w:val="00B466F9"/>
     <w:rsid w:val="00B606CD"/>
     <w:rsid w:val="00B659B0"/>
+    <w:rsid w:val="00B6768F"/>
     <w:rsid w:val="00B74CF9"/>
     <w:rsid w:val="00B864EF"/>
     <w:rsid w:val="00B93BDC"/>
     <w:rsid w:val="00BA311B"/>
+    <w:rsid w:val="00BA7E34"/>
     <w:rsid w:val="00BA7EF6"/>
     <w:rsid w:val="00BB1FBA"/>
     <w:rsid w:val="00BB313A"/>
     <w:rsid w:val="00BB5064"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BD645F"/>
     <w:rsid w:val="00BE0ECA"/>
     <w:rsid w:val="00BF04B4"/>
     <w:rsid w:val="00BF1885"/>
     <w:rsid w:val="00BF219B"/>
     <w:rsid w:val="00BF2F6C"/>
     <w:rsid w:val="00C143ED"/>
     <w:rsid w:val="00C16A8B"/>
     <w:rsid w:val="00C2266B"/>
     <w:rsid w:val="00C26FA5"/>
     <w:rsid w:val="00C33A2E"/>
     <w:rsid w:val="00C347CE"/>
     <w:rsid w:val="00C519C6"/>
     <w:rsid w:val="00C53981"/>
     <w:rsid w:val="00C60037"/>
     <w:rsid w:val="00C82ABC"/>
+    <w:rsid w:val="00C84020"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CB435A"/>
     <w:rsid w:val="00CC17DD"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CE0174"/>
     <w:rsid w:val="00CF4314"/>
     <w:rsid w:val="00CF5D8C"/>
     <w:rsid w:val="00D0072A"/>
     <w:rsid w:val="00D02A95"/>
     <w:rsid w:val="00D05A96"/>
     <w:rsid w:val="00D1495A"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D35736"/>
     <w:rsid w:val="00D40806"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00D600D4"/>
     <w:rsid w:val="00D62808"/>
     <w:rsid w:val="00D72DA6"/>
+    <w:rsid w:val="00D90EFE"/>
     <w:rsid w:val="00DA307F"/>
     <w:rsid w:val="00DB3AA8"/>
     <w:rsid w:val="00DD44C8"/>
+    <w:rsid w:val="00DE6E31"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF5DF4"/>
     <w:rsid w:val="00E01FE0"/>
     <w:rsid w:val="00E05807"/>
     <w:rsid w:val="00E06041"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E306F5"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E57836"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA5786"/>
     <w:rsid w:val="00EA75DF"/>
     <w:rsid w:val="00EC2282"/>
     <w:rsid w:val="00EC625E"/>
     <w:rsid w:val="00EC78DF"/>
     <w:rsid w:val="00EC7D15"/>
     <w:rsid w:val="00ED07BA"/>
     <w:rsid w:val="00ED4372"/>
     <w:rsid w:val="00ED668A"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F0195B"/>
     <w:rsid w:val="00F04CD2"/>
     <w:rsid w:val="00F12DAF"/>
     <w:rsid w:val="00F2135B"/>
     <w:rsid w:val="00F23815"/>
@@ -8494,51 +8367,51 @@
     <w:rsid w:val="00FB140A"/>
     <w:rsid w:val="00FB16C9"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FC6964"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FE6667"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47FDA3BD"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -9233,50 +9106,69 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00671F8E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA5786"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00DE6E31"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="246810598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1138689391">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -9366,59 +9258,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1881355487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rf0082e6d318b453b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rc42ad964104248b5" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9693,78 +9585,78 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109794</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Application for Extension of Time to a Planning Permit Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2018-07-10T05:53:53Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-07-31T00:28:18Z</value>
+      <value order="0">2026-09-01T02:10:51Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-31T00:28:18Z</value>
+      <value order="0">2026-09-01T02:10:51Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA15450800</value>
+      <value order="0">vA17564891</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">28.0</value>
+      <value order="0">29.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">33</value>
+      <value order="0">34</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">new version - change to Details of Request and Declaration section, new logo</value>
+      <value order="0">new logo and contact panel</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
@@ -9778,136 +9670,136 @@
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6198C73D-F02A-4FD5-8564-F6E97E6D1451}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>752</Words>
-  <Characters>4293</Characters>
+  <Words>817</Words>
+  <Characters>4287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5035</CharactersWithSpaces>
+  <CharactersWithSpaces>5029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A5109794</vt:lpwstr>
+    <vt:lpwstr>A5109794</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Application for Extension of Time to a Planning Permit Form WORD</vt:lpwstr>
+    <vt:lpwstr>Application for Extension of Time to a Planning Permit Form WORD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2018-07-10T05:53:53Z</vt:filetime>
+    <vt:filetime>2018-07-10T05:53:53Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
-    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
+    <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
-    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
+    <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-07-31T00:28:18Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:10:51Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2025-07-31T00:28:18Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:10:51Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Leanne Nicholls</vt:lpwstr>
+    <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
+    <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
+    <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
+    <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA15450800</vt:lpwstr>
+    <vt:lpwstr>vA17564891</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">28.0</vt:lpwstr>
+    <vt:lpwstr>29.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">33</vt:r8>
+    <vt:r8>34</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">new version - change to Details of Request and Declaration section, new logo</vt:lpwstr>
+    <vt:lpwstr>new logo and contact panel</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA387</vt:lpwstr>
+    <vt:lpwstr>qA387</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Statutory Planning</vt:lpwstr>
+    <vt:lpwstr>Statutory Planning</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Form</vt:lpwstr>
+    <vt:lpwstr>Form</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
-    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+    <vt:lpwstr/>
   </op:property>
 </op:Properties>
 </file>