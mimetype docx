--- v7 (2026-03-20)
+++ v8 (2026-04-09)
@@ -7949,51 +7949,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Red5f1ca49beb4416" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Re8f93c92827941ef" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8263,63 +8263,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109975</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Application for Consent to Amend Plans (Secondary Consent) Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2018-07-10T04:54:43Z</value>
+      <value order="0">2018-07-10T05:54:43Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-12T03:13:26Z</value>
+      <value order="0">2026-02-12T04:13:26Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-12T03:13:26Z</value>
+      <value order="0">2026-02-12T04:13:26Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA16811618</value>
     </field>
     <field name="Objective-Version">
       <value order="0">23.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">27</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -8424,63 +8424,63 @@
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A5109975</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Application for Consent to Amend Plans (Secondary Consent) Form WORD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2018-07-10T04:54:43Z</vt:filetime>
+    <vt:filetime>2018-07-10T05:54:43Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-02-12T03:13:26Z</vt:filetime>
+    <vt:filetime>2026-02-12T04:13:26Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-02-12T03:13:26Z</vt:filetime>
+    <vt:filetime>2026-02-12T04:13:26Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA16811618</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>23.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>27</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>