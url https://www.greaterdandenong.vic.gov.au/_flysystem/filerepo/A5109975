--- v8 (2026-04-09)
+++ v9 (2026-05-12)
@@ -7949,51 +7949,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Re8f93c92827941ef" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Reaa68dd1cc7b4a82" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>