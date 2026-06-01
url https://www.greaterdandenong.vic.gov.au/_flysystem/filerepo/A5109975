--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -7949,51 +7949,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Reaa68dd1cc7b4a82" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rd11440d91c804f56" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>