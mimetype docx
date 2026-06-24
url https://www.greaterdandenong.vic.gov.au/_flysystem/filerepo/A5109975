--- v10 (2026-06-01)
+++ v11 (2026-06-24)
@@ -7949,51 +7949,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rd11440d91c804f56" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R65846032b34f4d70" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>