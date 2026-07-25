--- v11 (2026-06-24)
+++ v12 (2026-07-25)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
@@ -7949,51 +7949,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R65846032b34f4d70" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rc84dde39575a477d" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8247,79 +8247,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109975</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Application for Consent to Amend Plans (Secondary Consent) Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2018-07-10T05:54:43Z</value>
+      <value order="0">2018-07-10T06:19:54Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-12T04:13:26Z</value>
+      <value order="0">2026-02-12T03:13:26Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-12T04:13:26Z</value>
+      <value order="0">2026-02-12T03:13:26Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA16811618</value>
     </field>
     <field name="Objective-Version">
       <value order="0">23.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">27</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -8336,70 +8344,62 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB047BF4-3FAD-4DA5-8497-BAC9A82A8881}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB047BF4-3FAD-4DA5-8497-BAC9A82A8881}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>384</Words>
   <Characters>2189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -8410,109 +8410,112 @@
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A5109975</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Application for Consent to Amend Plans (Secondary Consent) Form WORD</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
+    <vt:filetime>2018-07-10T06:19:54Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
+    <vt:filetime>2026-02-12T03:13:26Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
+    <vt:filetime>2026-02-12T03:13:26Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
     <vt:lpwstr>vA16811618</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
     <vt:lpwstr>23.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
     <vt:r8>27</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Statutory Planning</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Form</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>