--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -7949,51 +7949,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rc84dde39575a477d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rc515acd63d8644ab" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>