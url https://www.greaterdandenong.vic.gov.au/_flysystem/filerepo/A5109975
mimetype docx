--- v13 (2026-08-15)
+++ v14 (2026-09-05)
@@ -1,244 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R1d6dd165b9fd4edc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002D2422" w:rsidRPr="001B233B" w:rsidRDefault="00A274BA" w:rsidP="002D2422">
-[...183 lines deleted...]
-    <w:p w:rsidR="001B340F" w:rsidRDefault="008A541B" w:rsidP="00F82918">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A053B" w14:paraId="0435A11D" w14:textId="77777777" w:rsidTr="00EC7E4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6713F89E" w14:textId="73C43318" w:rsidR="004A053B" w:rsidRDefault="004A053B" w:rsidP="0077063F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D1960">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Application for Consent to Amend Plans</w:t>
+            </w:r>
+            <w:r w:rsidR="008D1960" w:rsidRPr="008D1960">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D1960">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Secondary Consent</w:t>
+            </w:r>
+            <w:r w:rsidR="008D1960" w:rsidRPr="008D1960">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F80008C" w14:textId="45E9DA89" w:rsidR="001B340F" w:rsidRDefault="008A541B" w:rsidP="00F82918">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this form to apply </w:t>
       </w:r>
       <w:r w:rsidR="009E3E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="001B340F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -369,51 +253,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00B146CD" w:rsidRPr="00B146CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
       <w:r w:rsidR="00B146CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E3E11" w:rsidRPr="009D0E2A" w:rsidRDefault="009E3E11" w:rsidP="00F82918">
+    <w:p w14:paraId="3CA1C6D6" w14:textId="77777777" w:rsidR="009E3E11" w:rsidRPr="009D0E2A" w:rsidRDefault="009E3E11" w:rsidP="00F82918">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The plans</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -448,51 +332,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">amendment/s </w:t>
       </w:r>
       <w:r w:rsidR="00D82534" w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>which must be clearly highlighted</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5DF4" w:rsidRDefault="00B466F9" w:rsidP="00F82918">
+    <w:p w14:paraId="2555E0A0" w14:textId="77777777" w:rsidR="00DF5DF4" w:rsidRDefault="00B466F9" w:rsidP="00F82918">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00351D45" w:rsidRPr="00351D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> non-refundable a</w:t>
       </w:r>
       <w:r w:rsidR="00351D45" w:rsidRPr="00351D45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -512,154 +396,154 @@
       <w:r w:rsidR="00C519C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E78A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Planning fees and charges</w:t>
       </w:r>
       <w:r w:rsidR="00B95533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available on Council’s website.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896695" w:rsidRDefault="00896695" w:rsidP="009A34FC">
+    <w:p w14:paraId="6A972EA4" w14:textId="77777777" w:rsidR="00896695" w:rsidRDefault="00896695" w:rsidP="009A34FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5341"/>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="2AAB5692" w14:textId="77777777" w:rsidTr="003E527B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001B233B" w:rsidP="00B466F9">
+          <w:p w14:paraId="44E54596" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001B233B" w:rsidP="00B466F9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
             <w:r w:rsidR="0023472A" w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="0A05E652" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="002770C3">
+          <w:p w14:paraId="0A24F908" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>First n</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -687,161 +571,159 @@
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...45 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="002770C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002770C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002770C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002770C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002770C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="002770C3">
+          <w:p w14:paraId="47726127" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Surname: </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text9"/>
+            <w:bookmarkStart w:id="1" w:name="Text9"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -874,68 +756,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="7A87B420" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002770C3">
+          <w:p w14:paraId="1F618067" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Business / Company name</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -1026,112 +908,112 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="42B4A687" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="002770C3">
+          <w:p w14:paraId="43161F1E" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Postal address:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -1164,68 +1046,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidTr="005C5378">
+      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="51140B7D" w14:textId="77777777" w:rsidTr="005C5378">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="002770C3">
+          <w:p w14:paraId="276560B6" w14:textId="77777777" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Suburb</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -1237,51 +1119,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text3"/>
+            <w:bookmarkStart w:id="3" w:name="Text3"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -1314,105 +1196,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="002770C3">
+          <w:p w14:paraId="773BED85" w14:textId="77777777" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text4"/>
+            <w:bookmarkStart w:id="4" w:name="Text4"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -1445,68 +1327,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="51EA9181" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="002770C3">
+          <w:p w14:paraId="0909A423" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5425"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -1514,51 +1396,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text5"/>
+            <w:bookmarkStart w:id="5" w:name="Text5"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -1591,51 +1473,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="00F82918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001639EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00F82918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>obile</w:t>
             </w:r>
             <w:r w:rsidR="00F82918" w:rsidRPr="002547A8">
@@ -1726,64 +1608,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="6B218BD6" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="002770C3">
+          <w:p w14:paraId="2EDCE3F2" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -1795,51 +1677,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text6"/>
+            <w:bookmarkStart w:id="6" w:name="Text6"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -1872,156 +1754,156 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EC2282" w:rsidRPr="00772FA8" w:rsidRDefault="00EC2282">
+    <w:p w14:paraId="00FE712E" w14:textId="77777777" w:rsidR="00EC2282" w:rsidRPr="00772FA8" w:rsidRDefault="00EC2282">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10457" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="48A8831D" w14:textId="77777777" w:rsidTr="003E527B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A541B" w:rsidRPr="001F3891" w:rsidRDefault="008A541B" w:rsidP="001B340F">
+          <w:p w14:paraId="3C489C7F" w14:textId="77777777" w:rsidR="008A541B" w:rsidRPr="001F3891" w:rsidRDefault="008A541B" w:rsidP="001B340F">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning </w:t>
             </w:r>
             <w:r w:rsidR="001B340F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>permit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidTr="00601D95">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="2E596A3B" w14:textId="77777777" w:rsidTr="00601D95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidRDefault="008A541B" w:rsidP="002770C3">
+          <w:p w14:paraId="03BABFB6" w14:textId="77777777" w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidRDefault="008A541B" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5425"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Planning Permit N</w:t>
             </w:r>
             <w:r w:rsidR="003D2FB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -2029,51 +1911,51 @@
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text18"/>
+            <w:bookmarkStart w:id="7" w:name="Text18"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -2106,51 +1988,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidR="009E3E11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="003D2FB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date P</w:t>
             </w:r>
             <w:r w:rsidR="009E3E11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ermit issue</w:t>
             </w:r>
             <w:r w:rsidR="009A34FC">
@@ -2241,63 +2123,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E6E07" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="005E6E07" w:rsidRPr="002547A8" w14:paraId="26D1C052" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005E6E07" w:rsidRDefault="005E6E07" w:rsidP="002770C3">
+          <w:p w14:paraId="374D2D5B" w14:textId="77777777" w:rsidR="005E6E07" w:rsidRDefault="005E6E07" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What the Permit allows: </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
@@ -2372,63 +2254,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E6E07" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="005E6E07" w:rsidRPr="002547A8" w14:paraId="40E32BF3" w14:textId="77777777" w:rsidTr="003E527B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005E6E07" w:rsidRDefault="006921A8" w:rsidP="002770C3">
+          <w:p w14:paraId="57CBCF79" w14:textId="77777777" w:rsidR="005E6E07" w:rsidRDefault="006921A8" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Permit c</w:t>
             </w:r>
             <w:r w:rsidR="005E6E07">
@@ -2512,143 +2394,143 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00772FA8" w:rsidRPr="00772FA8" w:rsidRDefault="00772FA8">
+    <w:p w14:paraId="6619DEB2" w14:textId="77777777" w:rsidR="00772FA8" w:rsidRPr="00772FA8" w:rsidRDefault="00772FA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10457" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="7338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023472A" w:rsidRPr="002547A8" w:rsidTr="003E527B">
+      <w:tr w:rsidR="0023472A" w:rsidRPr="002547A8" w14:paraId="3BFC9DE1" w14:textId="77777777" w:rsidTr="003E527B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0023472A" w:rsidRPr="001F3891" w:rsidRDefault="008A541B" w:rsidP="008A541B">
+          <w:p w14:paraId="09812F34" w14:textId="77777777" w:rsidR="0023472A" w:rsidRPr="001F3891" w:rsidRDefault="008A541B" w:rsidP="008A541B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address of the land</w:t>
             </w:r>
             <w:r w:rsidR="001B340F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the planning permit relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidTr="00612580">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="32EFD44D" w14:textId="77777777" w:rsidTr="00612580">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002770C3">
+          <w:p w14:paraId="65419F39" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit </w:t>
             </w:r>
             <w:r w:rsidR="005C5378">
@@ -2757,51 +2639,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002770C3">
+          <w:p w14:paraId="2186296C" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r w:rsidR="005C5378">
@@ -2829,51 +2711,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text19"/>
+            <w:bookmarkStart w:id="8" w:name="Text19"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -2906,68 +2788,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidTr="00612580">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="47893667" w14:textId="77777777" w:rsidTr="00612580">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00612580">
+          <w:p w14:paraId="35B04D10" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00612580">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6124"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r w:rsidR="005C5378">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -2975,51 +2857,51 @@
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ame:  </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text8"/>
+            <w:bookmarkStart w:id="9" w:name="Text8"/>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
@@ -3052,51 +2934,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="00612580">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Suburb: </w:t>
             </w:r>
             <w:r w:rsidR="00612580">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00612580">
@@ -3157,170 +3039,170 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00612580">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00612580">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00772FA8" w:rsidRPr="00772FA8" w:rsidRDefault="00772FA8" w:rsidP="002547A8">
+    <w:p w14:paraId="75F8F437" w14:textId="77777777" w:rsidR="00772FA8" w:rsidRPr="00772FA8" w:rsidRDefault="00772FA8" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w:rsidTr="00601D95">
+      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="12D168DB" w14:textId="77777777" w:rsidTr="00601D95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7FD1" w:rsidRPr="00351D45" w:rsidRDefault="009A34FC" w:rsidP="00235F65">
+          <w:p w14:paraId="6ABDEA46" w14:textId="77777777" w:rsidR="002F7FD1" w:rsidRPr="00351D45" w:rsidRDefault="009A34FC" w:rsidP="00235F65">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reason for the amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D63" w:rsidRPr="002547A8" w:rsidTr="00601D95">
+      <w:tr w:rsidR="00272D63" w:rsidRPr="002547A8" w14:paraId="37CC9E4F" w14:textId="77777777" w:rsidTr="00601D95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00601D95" w:rsidRPr="00601D95" w:rsidRDefault="00272D63" w:rsidP="00612580">
+          <w:p w14:paraId="06B062D8" w14:textId="77777777" w:rsidR="00601D95" w:rsidRPr="00601D95" w:rsidRDefault="00272D63" w:rsidP="00612580">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Why are the plans being amended?  Attach additional pages if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00601D95" w:rsidRPr="002547A8" w:rsidTr="00601D95">
+      <w:tr w:rsidR="00601D95" w:rsidRPr="002547A8" w14:paraId="0BB6A26D" w14:textId="77777777" w:rsidTr="00601D95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00700BAF" w:rsidRDefault="00922739" w:rsidP="00990F70">
+          <w:p w14:paraId="3FE20C20" w14:textId="77777777" w:rsidR="00700BAF" w:rsidRDefault="00922739" w:rsidP="00990F70">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the amendments </w:t>
             </w:r>
             <w:r w:rsidR="00AE456C">
@@ -3414,51 +3296,51 @@
             <w:r w:rsidR="006F47FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="001B6451">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>land</w:t>
             </w:r>
             <w:r w:rsidR="00601D95" w:rsidRPr="00601D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00601D95" w:rsidRDefault="00366616" w:rsidP="00366616">
+          <w:p w14:paraId="5DF7EFC8" w14:textId="77777777" w:rsidR="00601D95" w:rsidRDefault="00366616" w:rsidP="00366616">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="250"/>
                 <w:tab w:val="left" w:pos="1163"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3786,66 +3668,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00601D95" w:rsidRPr="002A1DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00601D95" w:rsidRPr="002A1DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D63" w:rsidRPr="002547A8" w:rsidTr="0028501C">
+      <w:tr w:rsidR="00272D63" w:rsidRPr="002547A8" w14:paraId="2BE54B13" w14:textId="77777777" w:rsidTr="0028501C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="2608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00272D63" w:rsidRDefault="002770C3" w:rsidP="00F45B7D">
+          <w:p w14:paraId="7881F01C" w14:textId="77777777" w:rsidR="00272D63" w:rsidRDefault="002770C3" w:rsidP="00F45B7D">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3913,63 +3795,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w:rsidTr="00272D63">
+      <w:tr w:rsidR="008A541B" w:rsidRPr="002547A8" w14:paraId="74A50640" w14:textId="77777777" w:rsidTr="00272D63">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="008A541B" w:rsidRDefault="00E07D68" w:rsidP="00612580">
+          <w:p w14:paraId="167DD6C5" w14:textId="77777777" w:rsidR="008A541B" w:rsidRDefault="0019093A" w:rsidP="00612580">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1624771483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -4077,175 +3959,169 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009E3E11" w:rsidRDefault="009E3E11">
+    <w:p w14:paraId="79EDB869" w14:textId="77777777" w:rsidR="009E3E11" w:rsidRDefault="009E3E11">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E6E07" w:rsidRPr="002547A8" w:rsidTr="0003313D">
+      <w:tr w:rsidR="005E6E07" w:rsidRPr="002547A8" w14:paraId="591B7D58" w14:textId="77777777" w:rsidTr="0003313D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005E6E07" w:rsidRPr="00351D45" w:rsidRDefault="009A34FC" w:rsidP="00235F65">
+          <w:p w14:paraId="3DFE1FEC" w14:textId="77777777" w:rsidR="005E6E07" w:rsidRPr="00351D45" w:rsidRDefault="009A34FC" w:rsidP="00235F65">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Amendments sought</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003313D" w:rsidRPr="002547A8" w:rsidTr="00F45B7D">
+      <w:tr w:rsidR="0003313D" w:rsidRPr="002547A8" w14:paraId="58C09F3F" w14:textId="77777777" w:rsidTr="00F45B7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0003313D" w:rsidRDefault="0003313D" w:rsidP="004E0B81">
+          <w:p w14:paraId="0EA4864B" w14:textId="77777777" w:rsidR="0003313D" w:rsidRDefault="0003313D" w:rsidP="004E0B81">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>List the proposed changes to the plans.  Attach additional pages if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003313D" w:rsidRPr="002547A8" w:rsidTr="00171273">
+      <w:tr w:rsidR="0003313D" w:rsidRPr="002547A8" w14:paraId="4733A65D" w14:textId="77777777" w:rsidTr="00171273">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0003313D" w:rsidRDefault="002770C3" w:rsidP="00F45B7D">
+          <w:p w14:paraId="70AA0FF9" w14:textId="77777777" w:rsidR="0003313D" w:rsidRDefault="002770C3" w:rsidP="00F45B7D">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -4313,63 +4189,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w:rsidTr="0003313D">
+      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="4F783651" w14:textId="77777777" w:rsidTr="0003313D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A31E97" w:rsidRPr="00513372" w:rsidRDefault="00E07D68" w:rsidP="002770C3">
+          <w:p w14:paraId="23820EA3" w14:textId="77777777" w:rsidR="00A31E97" w:rsidRPr="00513372" w:rsidRDefault="0019093A" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2143307497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -4499,164 +4375,164 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002F7FD1" w:rsidRPr="00171273" w:rsidRDefault="002F7FD1" w:rsidP="002547A8">
+    <w:p w14:paraId="51C8969E" w14:textId="77777777" w:rsidR="002F7FD1" w:rsidRPr="00171273" w:rsidRDefault="002F7FD1" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7513"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF06DF" w:rsidRPr="00B06999" w:rsidTr="00797F37">
+      <w:tr w:rsidR="00DF06DF" w:rsidRPr="00B06999" w14:paraId="1DA6040C" w14:textId="77777777" w:rsidTr="00797F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF06DF" w:rsidRPr="00B06999" w:rsidRDefault="00FE45C8" w:rsidP="00FE45C8">
+          <w:p w14:paraId="17471965" w14:textId="77777777" w:rsidR="00DF06DF" w:rsidRPr="00B06999" w:rsidRDefault="00FE45C8" w:rsidP="00FE45C8">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF06DF" w:rsidRPr="009710B9" w:rsidTr="00114038">
+      <w:tr w:rsidR="00DF06DF" w:rsidRPr="009710B9" w14:paraId="6B1F4455" w14:textId="77777777" w:rsidTr="00114038">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DE42DB" w:rsidRPr="00DE42DB" w:rsidRDefault="00DE42DB" w:rsidP="00797F37">
+          <w:p w14:paraId="04F5F75C" w14:textId="77777777" w:rsidR="00DE42DB" w:rsidRPr="00DE42DB" w:rsidRDefault="00DE42DB" w:rsidP="00797F37">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I declare that I am the applicant, and that all information in this application is true and correct; and the owner (if not myself) has been notified of the application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114038" w:rsidRPr="009710B9" w:rsidTr="00114038">
+      <w:tr w:rsidR="00114038" w:rsidRPr="009710B9" w14:paraId="31DEE850" w14:textId="77777777" w:rsidTr="00114038">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00114038" w:rsidRPr="00416D39" w:rsidRDefault="00EB6A96" w:rsidP="002770C3">
+          <w:p w14:paraId="298D6EC3" w14:textId="77777777" w:rsidR="00114038" w:rsidRPr="00416D39" w:rsidRDefault="00EB6A96" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00114038">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4724,62 +4600,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114038" w:rsidRPr="009710B9" w:rsidTr="00114038">
+      <w:tr w:rsidR="00114038" w:rsidRPr="009710B9" w14:paraId="4CF2FF67" w14:textId="77777777" w:rsidTr="00114038">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00114038" w:rsidRDefault="00114038" w:rsidP="002770C3">
+          <w:p w14:paraId="4F8304C0" w14:textId="77777777" w:rsidR="00114038" w:rsidRDefault="00114038" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3724"/>
                 <w:tab w:val="left" w:pos="8118"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4849,51 +4725,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00114038" w:rsidRDefault="00114038" w:rsidP="002770C3">
+          <w:p w14:paraId="705A22B9" w14:textId="77777777" w:rsidR="00114038" w:rsidRDefault="00114038" w:rsidP="002770C3">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3724"/>
                 <w:tab w:val="left" w:pos="8118"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4955,328 +4831,337 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002770C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00147B1A" w:rsidRPr="00171273" w:rsidRDefault="00147B1A">
+    <w:p w14:paraId="213CF759" w14:textId="77777777" w:rsidR="00147B1A" w:rsidRPr="00171273" w:rsidRDefault="00147B1A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="108" w:tblpY="-77"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w:rsidTr="00797F37">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="3909FE83" w14:textId="77777777" w:rsidTr="00797F37">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="3AE9DE82" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6991">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00147B1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">end to Council </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6991">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w:rsidTr="00797F37">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="7F06DB6C" w14:textId="77777777" w:rsidTr="00797F37">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E3E11" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="4F75C6E6" w14:textId="77777777" w:rsidR="009E3E11" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="745C4130" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>council@cgd.vic.gov.au</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E3E11" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="123DD443" w14:textId="77777777" w:rsidR="009E3E11" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="6904D1B3" w14:textId="78848CA5" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009E3E11" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="78EDA52D" w14:textId="77777777" w:rsidR="009E3E11" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In person:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E3E11" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="4FE6B7CB" w14:textId="77777777" w:rsidR="009E3E11" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Planning Service Counter,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5292,86 +5177,86 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Level 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>225 Lonsdale Street, Dandenong</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
+          <w:p w14:paraId="6125B7BE" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="00303CA7" w:rsidRDefault="009E3E11" w:rsidP="00147B1A">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">or other </w:t>
             </w:r>
             <w:r w:rsidRPr="00046F03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Customer Service Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00786DD8" w:rsidRPr="009D0E2A" w:rsidRDefault="007D7B23" w:rsidP="009908D9">
+    <w:p w14:paraId="451CB18D" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRDefault="007D7B23" w:rsidP="009908D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB5064" w:rsidRPr="009D0E2A">
@@ -5401,119 +5286,440 @@
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">will not be </w:t>
       </w:r>
       <w:r w:rsidR="00BB5064" w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">actioned </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0E2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>until applicable fees have been paid and all required information has been provided.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00786DD8" w:rsidRPr="009D0E2A" w:rsidSect="0028501C">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="7F14B24D" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRDefault="00A5172B" w:rsidP="009908D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764C6386" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRPr="00171273" w:rsidRDefault="00A5172B" w:rsidP="00A5172B">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy Collection Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B930D01" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRPr="00171273" w:rsidRDefault="00A5172B" w:rsidP="00A5172B">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0366CCFD" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRPr="00171273" w:rsidRDefault="00A5172B" w:rsidP="00A5172B">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D2AF7F" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRPr="00171273" w:rsidRDefault="00A5172B" w:rsidP="00A5172B">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A36DB5" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRPr="00171273" w:rsidRDefault="00A5172B" w:rsidP="00A5172B">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B4990A" w14:textId="77777777" w:rsidR="00A5172B" w:rsidRDefault="00A5172B" w:rsidP="00A5172B">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00BD21E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.greaterdandenong.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64877C14" w14:textId="3CB00087" w:rsidR="00A5172B" w:rsidRPr="009D0E2A" w:rsidRDefault="00A5172B" w:rsidP="00FC5252">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47111F26" wp14:editId="536586B8">
+            <wp:extent cx="6652996" cy="1210963"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="625772274" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6927727" cy="1260969"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A5172B" w:rsidRPr="009D0E2A" w:rsidSect="00C32B68">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="567" w:left="720" w:header="708" w:footer="352" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="720" w:bottom="567" w:left="720" w:header="286" w:footer="351" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E07D68" w:rsidRDefault="00E07D68" w:rsidP="000D2BC2">
+    <w:p w14:paraId="67A3C28C" w14:textId="77777777" w:rsidR="0019093A" w:rsidRDefault="0019093A" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E07D68" w:rsidRDefault="00E07D68" w:rsidP="000D2BC2">
+    <w:p w14:paraId="02D8F69F" w14:textId="77777777" w:rsidR="0019093A" w:rsidRDefault="0019093A" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -5535,625 +5741,606 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00171273" w:rsidRPr="00171273" w:rsidRDefault="00171273" w:rsidP="009B5A44">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04D04B0E" w14:textId="3314D380" w:rsidR="00601D95" w:rsidRPr="00351D45" w:rsidRDefault="00470647" w:rsidP="007F437E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="10466"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00171273">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Privacy Collection Notice</w:t>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00171273">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00470647">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007F437E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007F437E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00601D95">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the Planning and Environment Act 1987 and for related municipal purposes. The information may be disclosed to external consultants and referral authorities in order to assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      <w:t xml:space="preserve"> ©</w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidR="0015180D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...10 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:t xml:space="preserve"> updated </w:t>
+    </w:r>
+    <w:r w:rsidR="0092144B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00171273">
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="0015180D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidR="0092144B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...42 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00601D95" w:rsidRDefault="001D4088" w:rsidP="00DF06DF">
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2752D71E" w14:textId="77777777" w:rsidR="0019093A" w:rsidRDefault="0019093A" w:rsidP="000D2BC2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="70A8C0BE" w14:textId="77777777" w:rsidR="0019093A" w:rsidRDefault="0019093A" w:rsidP="000D2BC2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C7387FA" w14:textId="58254290" w:rsidR="00B90BA1" w:rsidRDefault="00EC7E4E" w:rsidP="00355E24">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="11" name="Picture 11"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0FB349FD" wp14:editId="36E37A09">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4980914</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>226082</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1663124" cy="491819"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1802299393" name="Picture 1802299393"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4578350" cy="806450"/>
+                    <a:ext cx="1663124" cy="491819"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00601D95" w:rsidRDefault="00601D95" w:rsidP="000D2BC2">
-[...64 lines deleted...]
-</w:ftr>
+</w:hdr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w:rsidR="00601D95" w:rsidRDefault="00601D95">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FC8AAB2" w14:textId="66913AA4" w:rsidR="00603C28" w:rsidRDefault="00234429" w:rsidP="00603C28">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2049213E" wp14:editId="02BF2FB3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-167005</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-160020</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1935480" cy="624861"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2122404435" name="Picture 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 10"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1935480" cy="624861"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758F860B" wp14:editId="182F9B8E">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>2670175</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2148840</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>36195</wp:posOffset>
+                <wp:posOffset>-153035</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4466590" cy="251460"/>
-              <wp:effectExtent l="3175" t="0" r="0" b="0"/>
+              <wp:extent cx="4481830" cy="675564"/>
+              <wp:effectExtent l="0" t="0" r="13970" b="10795"/>
               <wp:wrapNone/>
-              <wp:docPr id="5" name="Rectangle 1"/>
+              <wp:docPr id="2002644396" name="Text Box 2002644396"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-                      <a:spLocks/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4466590" cy="251460"/>
+                        <a:ext cx="4481830" cy="675564"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:solidFill>
-[...3 lines deleted...]
-                        <a:noFill/>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="100000"/>
+                            <a:lumOff val="0"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
-                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
-                              <a:srgbClr val="000000"/>
+                              <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
-                            <a:miter lim="800000"/>
-[...2 lines deleted...]
-                          </a14:hiddenLine>
+                          </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="009E2D16" w14:textId="77777777" w:rsidR="00234429" w:rsidRPr="001B340F" w:rsidRDefault="00234429" w:rsidP="00234429">
+                          <w:pPr>
+                            <w:pBdr>
+                              <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                              <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                              <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                              <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                              <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                              <w:bar w:val="single" w:sz="4" w:color="auto"/>
+                            </w:pBdr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                            </w:rPr>
+                            <w:t>Application for Consent to Amend Plans</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>(Secondary Consent)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
+              <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="45CF085F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:210.25pt;margin-top:2.85pt;width:351.7pt;height:19.8pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvZSk4aQIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C8O3sR63hXWUdNUleV&#10;0jZq2g/AwHpRWaCAvU6j/nsHNnad9iWq6gfMMMNw5syZvbjcDwrthPPS6BYXZzlGQjPDpd60+OuX&#10;1WyBkQ9Uc6qMFi1+EB5fLl+/uhhtI0rTG8WFQ5BE+2a0Le5DsE2WedaLgfozY4UGZ2fcQAOYbpNx&#10;R0fIPqiszPN5NhrHrTNMeA+nN5MTL1P+rhMsfOo6LwJSLQZsIa0ureu4ZssL2mwctb1kTzDoP6AY&#10;qNTw6DHVDQ0UbZ38K9UgmTPedOGMmSEzXSeZSDVANUX+RzX3PbUi1QLkeHukyf+/tOzj7s4hyVtc&#10;YaTpAC36DKRRvVECFZGe0foGou7tnYsFentr2DcPjuyZJxoeYtB6/GA4pKHbYBIl+84N8SYUi/aJ&#10;+Ycj82IfEINDQubzqoYGMfCVVUHmqTUZbQ63rfPhnTADipsWOwCZstPdrQ8RDW0OIQmmUZKvpFLJ&#10;cJv1tXJoR6MK0i9WBlf8aZjSMVibeG1yTycAEt6Ivgg3dfWxLkqSX5X1bDVfnM/IilSz+jxfzPKi&#10;vqrnOanJzepnBFiQppecC30rtTgorCAv6+CT1idtJI2hscV1VVap9mfo/cuKHGSAgVNyaPHiyARt&#10;ekH5W82hbNoEKtW0z57DT5QBB4f/xEqSQez8JJW14Q+gAmegSdBP+DTApjfuB0YjjFmL/fctdQIj&#10;9V6DjuuCkDiXySDVeQmGO/WsTz1UM0jV4oDRtL0O0yxvrZObHl4qEjHavAH1dTIJIypzQgW4owGj&#10;lCp4Gvs4q6d2ivr9cVr+AgAA//8DAFBLAwQUAAYACAAAACEA38fDId4AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTlEAJ2VQVEogDHCioZyfeJiHxOrLdJvw97gmOqzea&#10;eVtsZjOIEznfWUZYLhIQxLXVHTcIX5/PN2sQPijWarBMCD/kYVNeXhQq13biDzrtQiNiCftcIbQh&#10;jLmUvm7JKL+wI3FkB+uMCvF0jdROTbHcDDJNkjtpVMdxoVUjPbVU97ujQegPkqf+dfs2VS+V9t/v&#10;e9fXBvH6at4+ggg0h78wnPWjOpTRqbJH1l4MCLdpksUoQnYP4syX6eoBRBVJtgJZFvL/B+UvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK9lKThpAgAA5AQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN/HwyHeAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;wwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" o:allowincell="f" fillcolor="black" stroked="f">
-[...2 lines deleted...]
-            </v:rect>
+            <v:shapetype w14:anchorId="758F860B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2002644396" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:169.2pt;margin-top:-12.05pt;width:352.9pt;height:53.2pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXueH1KAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJnDQ14hRdug4D&#10;ugvQ7QNkWbaFSaImKbG7rx8lpWmwvQ3zgyCS8iF5eLi9mbQiR+G8BFPTxWxOiTAcWmn6mn7/dv9m&#10;Q4kPzLRMgRE1fRKe3uxev9qOthJLGEC1whEEMb4abU2HEGxVFJ4PQjM/AysMBjtwmgU0XV+0jo2I&#10;rlWxnM/XxQiutQ648B69dzlIdwm/6wQPX7rOi0BUTbG2kE6XziaexW7Lqt4xO0h+KoP9QxWaSYNJ&#10;z1B3LDBycPIvKC25Aw9dmHHQBXSd5CL1gN0s5n908zgwK1IvSI63Z5r8/4Pln4+P9qsjYXoHEw4w&#10;NeHtA/AfnhjYD8z04tY5GAfBWky8iJQVo/XV6ddIta98BGnGT9DikNkhQAKaOqcjK9gnQXQcwNOZ&#10;dDEFwtFZlpvF5i2GOMbWV6vVukwpWPX8t3U+fBCgSbzU1OFQEzo7PvgQq2HV85OYzMC9VCoNVhky&#10;1vR6tVzlvkDJNgbjsyQxsVeOHBmKo+lz7+qgsYnsW8zjlzWCflRS9icXZj1DpBr8JbqWAXWtpK7p&#10;5gIlkvjetKm4wKTKd4RS5sRqJDJTGqZmwoeR3QbaJ+TXQdYv7hteBnC/KBlRuzX1Pw/MCUrUR4Mz&#10;ul6UZRR7MsrV1RINdxlpLiPMcISqaaAkX/chL8jBOtkPmCkzY+AW59rJRPlLVae6UZ+JhdMuxQW4&#10;tNOrl43f/QYAAP//AwBQSwMEFAAGAAgAAAAhAFLohhnhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOxa52EgCplUgAobFkCpBEs3NkmEPQ6x26R/j7uC5ege3XumWs3WsIMe&#10;fe8IIV0mwDQ1TvXUImzfHxcFMB8kKWkcaYSj9rCqz88qWSo30Zs+bELLYgn5UiJ0IQwl577ptJV+&#10;6QZNMftyo5UhnmPL1SinWG4Nz5LkmlvZU1zo5KAfOt18b/YWYXq9f/pIj1fix74U68/ndmtu8jXi&#10;5cV8dwss6Dn8wXDSj+pQR6ed25PyzCDkeSEiirDIRArsRCRCZMB2CEWWA68r/v+H+hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBXueH1KAIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBS6IYZ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAIIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" filled="f" strokecolor="white [3212]">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="009E2D16" w14:textId="77777777" w:rsidR="00234429" w:rsidRPr="001B340F" w:rsidRDefault="00234429" w:rsidP="00234429">
+                    <w:pPr>
+                      <w:pBdr>
+                        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                        <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                        <w:bar w:val="single" w:sz="4" w:color="auto"/>
+                      </w:pBdr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                      </w:rPr>
+                      <w:t>Application for Consent to Amend Plans</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>(Secondary Consent)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...39 lines deleted...]
-    </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w:rsidR="00601D95" w:rsidRDefault="00601D95">
+  <w:p w14:paraId="26A2FA41" w14:textId="2346AB80" w:rsidR="00601D95" w:rsidRDefault="00601D95">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DAA4430"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6990,369 +7177,440 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1217351829">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1589734298">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2060593494">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="267586659">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1045565061">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1693652911">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1762946755">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1143428237">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="199"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sZCr+QwlpuOR0pBopS6rSBHW8Yn27p1hnFvMzpjDRa4TSdLGsuWNL91wUqVduAHLr/XZeYnQ1EKBhVq+U3B8CQ==" w:salt="w9Jb8Yq2BUJxHN3ZR77R9A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LqoPb5A/LS2uQ/BnzZPLO7MHp49YbQfNgUC+Gtm8BQDcvtZ68NQq2qhZSlqDuJ4SR72KRpGb07OP5E18qLfkFA==" w:salt="BwQDxC4SEgJJTyG0jvnYoQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="00027ABA"/>
     <w:rsid w:val="00030A02"/>
     <w:rsid w:val="0003313D"/>
     <w:rsid w:val="000430BC"/>
     <w:rsid w:val="0004496B"/>
     <w:rsid w:val="00046F03"/>
     <w:rsid w:val="00064ACB"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="000A5822"/>
+    <w:rsid w:val="000B7749"/>
     <w:rsid w:val="000C5F33"/>
+    <w:rsid w:val="000D1A5E"/>
+    <w:rsid w:val="000D1B60"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="000D74B6"/>
+    <w:rsid w:val="000F7C04"/>
     <w:rsid w:val="001033B7"/>
     <w:rsid w:val="00104427"/>
     <w:rsid w:val="0010615E"/>
     <w:rsid w:val="00114038"/>
     <w:rsid w:val="00127FF2"/>
     <w:rsid w:val="001322B6"/>
     <w:rsid w:val="00143A2E"/>
     <w:rsid w:val="00147B1A"/>
     <w:rsid w:val="0015180D"/>
+    <w:rsid w:val="00162083"/>
     <w:rsid w:val="001639EF"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="00171273"/>
     <w:rsid w:val="001729DF"/>
+    <w:rsid w:val="0019093A"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001B340F"/>
     <w:rsid w:val="001B57C0"/>
     <w:rsid w:val="001B6451"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001D4088"/>
+    <w:rsid w:val="001F152A"/>
     <w:rsid w:val="001F2EA3"/>
     <w:rsid w:val="001F3891"/>
+    <w:rsid w:val="001F732C"/>
     <w:rsid w:val="001F76D6"/>
+    <w:rsid w:val="00226FD3"/>
+    <w:rsid w:val="00234429"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="00235F65"/>
     <w:rsid w:val="00241166"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="00272D63"/>
     <w:rsid w:val="002770C3"/>
     <w:rsid w:val="0028501C"/>
     <w:rsid w:val="002850A2"/>
     <w:rsid w:val="002A1DD5"/>
     <w:rsid w:val="002A2E36"/>
+    <w:rsid w:val="002A59F4"/>
+    <w:rsid w:val="002D0AEE"/>
     <w:rsid w:val="002D2422"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="003213CA"/>
+    <w:rsid w:val="00335F31"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00351D45"/>
+    <w:rsid w:val="00355E24"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="00366616"/>
     <w:rsid w:val="003738B7"/>
+    <w:rsid w:val="00373E82"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
+    <w:rsid w:val="003A2E99"/>
     <w:rsid w:val="003A6247"/>
+    <w:rsid w:val="003A6AA7"/>
     <w:rsid w:val="003B2072"/>
     <w:rsid w:val="003B47EA"/>
     <w:rsid w:val="003D2FB4"/>
     <w:rsid w:val="003E527B"/>
+    <w:rsid w:val="003E771E"/>
     <w:rsid w:val="00416D39"/>
+    <w:rsid w:val="00440730"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="00452A48"/>
     <w:rsid w:val="00457D2A"/>
     <w:rsid w:val="00460E5E"/>
     <w:rsid w:val="00465A32"/>
+    <w:rsid w:val="00470647"/>
     <w:rsid w:val="00476F95"/>
+    <w:rsid w:val="00493D10"/>
+    <w:rsid w:val="004A053B"/>
+    <w:rsid w:val="004B584B"/>
+    <w:rsid w:val="004C460E"/>
     <w:rsid w:val="004D0507"/>
     <w:rsid w:val="004D4DD3"/>
     <w:rsid w:val="004E0B81"/>
+    <w:rsid w:val="004E25E2"/>
     <w:rsid w:val="004F5B14"/>
+    <w:rsid w:val="004F6A6F"/>
+    <w:rsid w:val="005060EF"/>
     <w:rsid w:val="00513372"/>
     <w:rsid w:val="00517D47"/>
     <w:rsid w:val="00530799"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00584BFB"/>
+    <w:rsid w:val="0059244B"/>
     <w:rsid w:val="0059706D"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005C5378"/>
+    <w:rsid w:val="005D1B22"/>
+    <w:rsid w:val="005D5187"/>
+    <w:rsid w:val="005E1632"/>
     <w:rsid w:val="005E6E07"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="00601D95"/>
+    <w:rsid w:val="00603C28"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="00612580"/>
     <w:rsid w:val="00643B16"/>
     <w:rsid w:val="006575EC"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="006707A8"/>
     <w:rsid w:val="00691429"/>
     <w:rsid w:val="006921A8"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="006A2804"/>
     <w:rsid w:val="006B2DA4"/>
     <w:rsid w:val="006C145B"/>
     <w:rsid w:val="006C225F"/>
+    <w:rsid w:val="006D26A2"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="006E78A7"/>
+    <w:rsid w:val="006F0957"/>
     <w:rsid w:val="006F21F1"/>
     <w:rsid w:val="006F47FB"/>
+    <w:rsid w:val="0070053F"/>
     <w:rsid w:val="00700BAF"/>
+    <w:rsid w:val="00741C35"/>
     <w:rsid w:val="007504C1"/>
+    <w:rsid w:val="00750D40"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00757651"/>
     <w:rsid w:val="00762271"/>
+    <w:rsid w:val="0077063F"/>
     <w:rsid w:val="00772FA8"/>
     <w:rsid w:val="00786DD8"/>
     <w:rsid w:val="00787E2B"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="00795E03"/>
     <w:rsid w:val="00797F37"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007A6E9E"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007D28BD"/>
+    <w:rsid w:val="007D4DD6"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E523D"/>
+    <w:rsid w:val="007F437E"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00827E62"/>
+    <w:rsid w:val="00827FC4"/>
+    <w:rsid w:val="00831858"/>
     <w:rsid w:val="0083663C"/>
+    <w:rsid w:val="00847877"/>
+    <w:rsid w:val="00856C9F"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="00896695"/>
     <w:rsid w:val="008A541B"/>
     <w:rsid w:val="008A6CB0"/>
     <w:rsid w:val="008B5092"/>
+    <w:rsid w:val="008B7504"/>
+    <w:rsid w:val="008D1960"/>
+    <w:rsid w:val="008F0FF3"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="00916456"/>
+    <w:rsid w:val="0092144B"/>
     <w:rsid w:val="00922739"/>
     <w:rsid w:val="0094211C"/>
+    <w:rsid w:val="00970D85"/>
     <w:rsid w:val="00973969"/>
     <w:rsid w:val="009769DA"/>
     <w:rsid w:val="00983582"/>
     <w:rsid w:val="00986785"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="00990F70"/>
     <w:rsid w:val="009A34FC"/>
     <w:rsid w:val="009B5A44"/>
     <w:rsid w:val="009C0427"/>
     <w:rsid w:val="009D0E2A"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E3E11"/>
     <w:rsid w:val="009E5A74"/>
+    <w:rsid w:val="009F0D65"/>
     <w:rsid w:val="009F1581"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A31E97"/>
     <w:rsid w:val="00A32544"/>
+    <w:rsid w:val="00A5172B"/>
+    <w:rsid w:val="00AB59FE"/>
     <w:rsid w:val="00AE456C"/>
     <w:rsid w:val="00AF1AEF"/>
     <w:rsid w:val="00B146CD"/>
     <w:rsid w:val="00B223D3"/>
+    <w:rsid w:val="00B35920"/>
     <w:rsid w:val="00B466F9"/>
+    <w:rsid w:val="00B53FFA"/>
     <w:rsid w:val="00B817F0"/>
     <w:rsid w:val="00B83F1F"/>
+    <w:rsid w:val="00B849EA"/>
+    <w:rsid w:val="00B90BA1"/>
     <w:rsid w:val="00B95533"/>
     <w:rsid w:val="00BB5064"/>
+    <w:rsid w:val="00BB5197"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BE0ECA"/>
     <w:rsid w:val="00BE283C"/>
     <w:rsid w:val="00C02494"/>
     <w:rsid w:val="00C03D5E"/>
     <w:rsid w:val="00C143ED"/>
+    <w:rsid w:val="00C32B68"/>
     <w:rsid w:val="00C33A2E"/>
     <w:rsid w:val="00C519C6"/>
     <w:rsid w:val="00C82ABC"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CB435A"/>
     <w:rsid w:val="00CC3332"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CE0174"/>
+    <w:rsid w:val="00CE4FFB"/>
     <w:rsid w:val="00D1009A"/>
     <w:rsid w:val="00D13700"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D5217E"/>
+    <w:rsid w:val="00D63F61"/>
+    <w:rsid w:val="00D7592A"/>
     <w:rsid w:val="00D82534"/>
     <w:rsid w:val="00DB27DA"/>
     <w:rsid w:val="00DC582D"/>
     <w:rsid w:val="00DE42DB"/>
     <w:rsid w:val="00DE64A2"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF5DF4"/>
     <w:rsid w:val="00E07D68"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E5773F"/>
+    <w:rsid w:val="00E77931"/>
     <w:rsid w:val="00E81456"/>
+    <w:rsid w:val="00EA76D8"/>
     <w:rsid w:val="00EB6A96"/>
     <w:rsid w:val="00EC2282"/>
+    <w:rsid w:val="00EC7E4E"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F10BF5"/>
     <w:rsid w:val="00F23777"/>
+    <w:rsid w:val="00F23889"/>
     <w:rsid w:val="00F265BA"/>
+    <w:rsid w:val="00F34BB7"/>
     <w:rsid w:val="00F44D38"/>
     <w:rsid w:val="00F45B7D"/>
+    <w:rsid w:val="00F5333D"/>
     <w:rsid w:val="00F5580A"/>
     <w:rsid w:val="00F64086"/>
     <w:rsid w:val="00F66E41"/>
     <w:rsid w:val="00F773EC"/>
     <w:rsid w:val="00F80B77"/>
     <w:rsid w:val="00F82918"/>
+    <w:rsid w:val="00FA1F4E"/>
     <w:rsid w:val="00FA2728"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FB424B"/>
+    <w:rsid w:val="00FB730B"/>
+    <w:rsid w:val="00FC5252"/>
     <w:rsid w:val="00FE45C8"/>
+    <w:rsid w:val="00FF421E"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3384AF05"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7685,51 +7943,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2422"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7938,74 +8195,104 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B466F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00171273"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00603C28"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004A053B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rc515acd63d8644ab" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="Ra82bed288eaa420f" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8247,275 +8534,254 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5109975</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Application for Consent to Amend Plans (Secondary Consent) Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2018-07-10T06:19:54Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-12T03:13:26Z</value>
+      <value order="0">2026-09-01T02:10:02Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-12T03:13:26Z</value>
+      <value order="0">2026-09-01T02:10:02Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA16811618</value>
+      <value order="0">vA17564889</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">23.0</value>
+      <value order="0">24.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">27</value>
+      <value order="0">28</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">new logo and contact panel</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Statutory Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB047BF4-3FAD-4DA5-8497-BAC9A82A8881}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53FC3ACB-400F-4B9B-B2C9-D2D7044F1322}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>384</Words>
-  <Characters>2189</Characters>
+  <Words>655</Words>
+  <Characters>3636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2568</CharactersWithSpaces>
+  <CharactersWithSpaces>4226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-[...1 lines deleted...]
-    <vt:lpwstr>32123</vt:lpwstr>
+<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A5109975</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
-    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Application for Consent to Amend Plans (Secondary Consent) Form WORD</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
-    <vt:lpwstr>A5109975</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
-    <vt:lpwstr>Application for Consent to Amend Plans (Secondary Consent) Form WORD</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2018-07-10T06:19:54Z</vt:filetime>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
-    <vt:filetime>2018-07-10T06:19:54Z</vt:filetime>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
-    <vt:bool>false</vt:bool>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-09-01T02:10:02Z</vt:filetime>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
-    <vt:bool>true</vt:bool>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2026-09-01T02:10:02Z</vt:filetime>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2026-02-12T03:13:26Z</vt:filetime>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Leanne Nicholls</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2026-02-12T03:13:26Z</vt:filetime>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
-    <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
-    <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
-    <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA17564889</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
-    <vt:lpwstr>Published</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">24.0</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA16811618</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">28</vt:r8>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>23.0</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">new logo and contact panel</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>27</vt:r8>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA387</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
-    <vt:lpwstr>qA387</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Statutory Planning</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Form</vt:lpwstr>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
-    <vt:lpwstr>Statutory Planning</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
-    <vt:lpwstr>Form</vt:lpwstr>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
-[...6 lines deleted...]
-    <vt:lpwstr/>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </op:property>
 </op:Properties>
 </file>