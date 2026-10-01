--- v13 (2026-08-20)
+++ v14 (2026-10-01)
@@ -1,293 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C81C01" w:rsidRPr="00C81C01" w:rsidRDefault="00C81C01" w:rsidP="002D2422">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA2FD8" w14:paraId="37E42374" w14:textId="77777777" w:rsidTr="00DD7719">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="442E1B8F" w14:textId="47A5D745" w:rsidR="00EA2FD8" w:rsidRDefault="00EA2FD8" w:rsidP="00EA2FD8">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Significant Tree Nomination form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4C1AAD91" w14:textId="77777777" w:rsidR="00C81C01" w:rsidRPr="00C81C01" w:rsidRDefault="00C81C01" w:rsidP="00EA2FD8">
       <w:pPr>
-        <w:rPr>
-[...160 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81C01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Use this form to advise Council of a tree that is exceptionally old, large or unique, culturally significant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81C01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or is a rare or exotic species.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C81C01" w:rsidRDefault="00C81C01" w:rsidP="00351D45">
+    <w:p w14:paraId="36817E13" w14:textId="77777777" w:rsidR="00C81C01" w:rsidRDefault="00C81C01" w:rsidP="00351D45">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10608" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5341"/>
+        <w:gridCol w:w="5459"/>
         <w:gridCol w:w="2621"/>
         <w:gridCol w:w="2528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="2B93675A" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001849BB" w:rsidP="00B466F9">
+          <w:p w14:paraId="20CE760C" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="00351D45" w:rsidRDefault="001849BB" w:rsidP="00B466F9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nominator</w:t>
             </w:r>
             <w:r w:rsidR="001B233B" w:rsidRPr="00351D45">
@@ -301,63 +178,63 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0023472A" w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="001B233B" w:rsidRPr="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="539B0A88" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5341" w:type="dxa"/>
+            <w:tcW w:w="5459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="002904BF">
+          <w:p w14:paraId="50F0BBFD" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="002904BF">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>First n</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -385,161 +262,159 @@
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...45 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00351D45">
+          <w:p w14:paraId="3E68C003" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="001F3891" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Surname: </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text9"/>
+            <w:bookmarkStart w:id="1" w:name="Text9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -572,68 +447,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="75E22D3D" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00530799">
+          <w:p w14:paraId="7DEFDC45" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00530799">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Business / Company name</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -724,112 +599,112 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="002D2422" w:rsidRPr="002547A8" w14:paraId="54C59324" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="00351D45">
+          <w:p w14:paraId="00EE65D7" w14:textId="77777777" w:rsidR="002D2422" w:rsidRPr="002547A8" w:rsidRDefault="002D2422" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Postal address:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:bookmarkStart w:id="2" w:name="Text2"/>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
@@ -862,68 +737,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="00665263" w:rsidRPr="002547A8" w14:paraId="4D55052D" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7962" w:type="dxa"/>
+            <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="00351D45">
+          <w:p w14:paraId="3AAAA219" w14:textId="77777777" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00665263" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Suburb</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -935,51 +810,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text3"/>
+            <w:bookmarkStart w:id="3" w:name="Text3"/>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
@@ -1012,105 +887,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00351D45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="00351D45">
+          <w:p w14:paraId="3F196C1A" w14:textId="77777777" w:rsidR="00665263" w:rsidRPr="002547A8" w:rsidRDefault="00351D45" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text4"/>
+            <w:bookmarkStart w:id="4" w:name="Text4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1143,68 +1018,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="0FD857C3" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="51B4601F" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5440"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -1212,51 +1087,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text5"/>
+            <w:bookmarkStart w:id="5" w:name="Text5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1289,51 +1164,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="002904BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Mobile</w:t>
             </w:r>
             <w:r w:rsidR="002904BF" w:rsidRPr="002547A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="002904BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1409,64 +1284,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002904BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002904BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="002547A8" w14:paraId="445EE101" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00351D45">
+          <w:p w14:paraId="79AB86CA" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="002547A8" w:rsidRDefault="007504C1" w:rsidP="00351D45">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
             <w:r w:rsidRPr="002547A8">
@@ -1478,51 +1353,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text6"/>
+            <w:bookmarkStart w:id="6" w:name="Text6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1555,148 +1430,148 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EC2282" w:rsidRPr="00F82B31" w:rsidRDefault="00EC2282">
+    <w:p w14:paraId="06EAB351" w14:textId="77777777" w:rsidR="00EC2282" w:rsidRPr="00F82B31" w:rsidRDefault="00EC2282">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10457" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10575" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3993"/>
+        <w:gridCol w:w="4111"/>
         <w:gridCol w:w="6464"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0023472A" w:rsidRPr="002547A8" w:rsidTr="00693B9B">
+      <w:tr w:rsidR="0023472A" w:rsidRPr="002547A8" w14:paraId="634FE522" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0023472A" w:rsidRPr="001F3891" w:rsidRDefault="00B466F9" w:rsidP="001849BB">
+          <w:p w14:paraId="74EDD6A1" w14:textId="77777777" w:rsidR="0023472A" w:rsidRPr="001F3891" w:rsidRDefault="00B466F9" w:rsidP="001849BB">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Address of the land </w:t>
             </w:r>
             <w:r w:rsidR="001849BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>where the tree is located</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="001F3891" w:rsidRPr="002547A8" w14:paraId="0E833864" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3993" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="00B466F9" w:rsidP="00F37CC9">
+          <w:p w14:paraId="0B1632EE" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="00B466F9" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lot </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -1724,51 +1599,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text18"/>
+            <w:bookmarkStart w:id="7" w:name="Text18"/>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
@@ -1801,65 +1676,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6464" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="00B466F9" w:rsidP="00F37CC9">
+          <w:p w14:paraId="6DAC8550" w14:textId="77777777" w:rsidR="001F3891" w:rsidRPr="002547A8" w:rsidRDefault="00B466F9" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -1887,51 +1762,51 @@
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text19"/>
+            <w:bookmarkStart w:id="8" w:name="Text19"/>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
@@ -1964,67 +1839,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007504C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002D331A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="1129D19D" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3993" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B178FA">
+          <w:p w14:paraId="5B16FE36" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B178FA">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -2133,51 +2008,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6464" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B178FA">
+          <w:p w14:paraId="1C234C10" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B178FA">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -2284,64 +2159,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="00530799" w:rsidRPr="002547A8" w14:paraId="2299E0A6" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B178FA">
+          <w:p w14:paraId="0C5B38AC" w14:textId="77777777" w:rsidR="00530799" w:rsidRPr="002547A8" w:rsidRDefault="00530799" w:rsidP="00B178FA">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -2353,51 +2228,51 @@
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ame:  </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text8"/>
+            <w:bookmarkStart w:id="9" w:name="Text8"/>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
@@ -2430,68 +2305,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002904BF" w:rsidRPr="002547A8" w:rsidTr="00EF74FF">
+      <w:tr w:rsidR="002904BF" w:rsidRPr="002547A8" w14:paraId="73101797" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002904BF" w:rsidRPr="002547A8" w:rsidRDefault="002904BF" w:rsidP="00B178FA">
+          <w:p w14:paraId="044C02B2" w14:textId="77777777" w:rsidR="002904BF" w:rsidRPr="002547A8" w:rsidRDefault="002904BF" w:rsidP="00B178FA">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb: </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
@@ -2566,64 +2441,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B178FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="003435C3">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="204796DC" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00530799">
+          <w:p w14:paraId="4B65ED26" w14:textId="77777777" w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00530799">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -2730,64 +2605,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="003435C3">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="6021878A" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00530799">
+          <w:p w14:paraId="75733768" w14:textId="77777777" w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00530799">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Property owners name (if known): </w:t>
             </w:r>
             <w:r>
@@ -2863,134 +2738,134 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001849BB" w:rsidRPr="00B82597" w:rsidRDefault="001849BB" w:rsidP="002547A8">
+    <w:p w14:paraId="0159B598" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="00B82597" w:rsidRDefault="001849BB" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10457" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10575" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5370"/>
+        <w:gridCol w:w="5488"/>
         <w:gridCol w:w="5087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="007124FE">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="0E84E0DE" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRPr="001F3891" w:rsidRDefault="001849BB" w:rsidP="007124FE">
+          <w:p w14:paraId="69983061" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="001F3891" w:rsidRDefault="001849BB" w:rsidP="007124FE">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Specific details of the tree</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="1417E993" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5370" w:type="dxa"/>
+            <w:tcW w:w="5488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="1AB36B9C" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -3091,51 +2966,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="7033F3AB" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Common </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -3242,63 +3117,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="45FE6832" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5370" w:type="dxa"/>
+            <w:tcW w:w="5488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="74686904" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Approx. </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -3399,51 +3274,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="6491BCA1" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Approx. </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -3566,63 +3441,63 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="150FD6E5" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5370" w:type="dxa"/>
+            <w:tcW w:w="5488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="4BF01BBB" w14:textId="77777777" w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Approx. </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -3742,51 +3617,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="5564BF68" w14:textId="77777777" w:rsidR="001849BB" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7371"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Approx. </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
@@ -3880,64 +3755,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="001849BB" w:rsidRPr="002547A8" w14:paraId="5B0EE27B" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
+          <w:p w14:paraId="1BB3C811" w14:textId="77777777" w:rsidR="001849BB" w:rsidRPr="002547A8" w:rsidRDefault="001849BB" w:rsidP="00F37CC9">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3036"/>
                 <w:tab w:val="left" w:pos="4170"/>
                 <w:tab w:val="left" w:pos="5445"/>
               </w:tabs>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">General </w:t>
             </w:r>
             <w:r w:rsidR="00F37CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4118,181 +3993,181 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F265BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00951D1C" w:rsidRPr="00B82597" w:rsidRDefault="00951D1C" w:rsidP="002547A8">
+    <w:p w14:paraId="65136C43" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00B82597" w:rsidRDefault="00951D1C" w:rsidP="002547A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10514" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10457"/>
+        <w:gridCol w:w="10575"/>
         <w:gridCol w:w="57"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951D1C" w:rsidRPr="002547A8" w:rsidTr="007124FE">
+      <w:tr w:rsidR="00951D1C" w:rsidRPr="002547A8" w14:paraId="21859BE0" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="57" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10457" w:type="dxa"/>
+            <w:tcW w:w="10575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="001F3891" w:rsidRDefault="00951D1C" w:rsidP="007124FE">
+          <w:p w14:paraId="352D2F8A" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="001F3891" w:rsidRDefault="00951D1C" w:rsidP="007124FE">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37CC9" w:rsidRPr="002547A8" w:rsidTr="00363504">
+      <w:tr w:rsidR="00F37CC9" w:rsidRPr="002547A8" w14:paraId="73390610" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10514" w:type="dxa"/>
+            <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F37CC9" w:rsidRDefault="00F37CC9" w:rsidP="00363504">
+          <w:p w14:paraId="1DB99294" w14:textId="77777777" w:rsidR="00F37CC9" w:rsidRDefault="00F37CC9" w:rsidP="00363504">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attach additional pages if required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37CC9" w:rsidRPr="002547A8" w:rsidTr="00BF7660">
+      <w:tr w:rsidR="00F37CC9" w:rsidRPr="002547A8" w14:paraId="42EC1B69" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10514" w:type="dxa"/>
+            <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F37CC9" w:rsidRDefault="00F37CC9" w:rsidP="00363504">
+          <w:p w14:paraId="6DAA8CE5" w14:textId="77777777" w:rsidR="00F37CC9" w:rsidRDefault="00F37CC9" w:rsidP="00363504">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -4360,64 +4235,64 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951D1C" w:rsidRPr="002547A8" w:rsidTr="00F37CC9">
+      <w:tr w:rsidR="00951D1C" w:rsidRPr="002547A8" w14:paraId="34225C4A" w14:textId="77777777" w:rsidTr="00DD7719">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10514" w:type="dxa"/>
+            <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00951D1C" w:rsidRDefault="00FC2ED8" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="76E46C79" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00951D1C" w:rsidRDefault="00AB03AF" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2143307497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -4540,385 +4415,377 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DB2D6B" w:rsidRPr="00F37CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DB2D6B" w:rsidRPr="00F37CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00951D1C" w:rsidRDefault="00951D1C">
+    <w:p w14:paraId="253B3FF4" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRDefault="00951D1C">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10514" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="5983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w:rsidTr="00CF15F0">
+      <w:tr w:rsidR="002F7FD1" w:rsidRPr="002547A8" w14:paraId="16C9456E" w14:textId="77777777" w:rsidTr="00CF15F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10514" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="808080" w:fill="0C0C0C"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7FD1" w:rsidRPr="00351D45" w:rsidRDefault="00A31792" w:rsidP="00FA4F73">
+          <w:p w14:paraId="464D191D" w14:textId="77777777" w:rsidR="002F7FD1" w:rsidRPr="00351D45" w:rsidRDefault="00A31792" w:rsidP="00FA4F73">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nomination category</w:t>
             </w:r>
             <w:r w:rsidR="00951D1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00951D1C" w:rsidRPr="00951D1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please tick all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidTr="004610C1">
+      <w:tr w:rsidR="00A31792" w:rsidRPr="00BD425F" w14:paraId="757CCB8C" w14:textId="77777777" w:rsidTr="004610C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="427942E9" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1148897616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Horticultural value</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="4108B618" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1191109957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Aesthetic value</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="063E7B35" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="38859967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Aboriginal cultural significance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="2609547B" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1586989349"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00384ACD" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Historical</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="4EFABD50" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-98264964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Particularly old</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004610C1" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="043D7C9C" w14:textId="77777777" w:rsidR="004610C1" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="790163410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
@@ -4929,498 +4796,498 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Outstanding example of species</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00A31792" w:rsidP="00FA4F73">
+          <w:p w14:paraId="45E21848" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00A31792" w:rsidP="00FA4F73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Outstanding size</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="0DCA510F" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1948809665"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Height</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="25946A31" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="740061337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Trunk circumference</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="49BAA70D" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="107474316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Canopy spread</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="18A781FB" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="2033443963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Height and circumference</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="6D322F01" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1621144153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Spread and circumference</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="39423BBD" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1231890027"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Height, circumference and spread</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00807DA3">
+          <w:p w14:paraId="3CFA9D99" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00807DA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidTr="004610C1">
+      <w:tr w:rsidR="00A31792" w:rsidRPr="00BD425F" w14:paraId="3178FC3B" w14:textId="77777777" w:rsidTr="004610C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00A31792" w:rsidP="00FA4F73">
+          <w:p w14:paraId="4F99B950" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00A31792" w:rsidP="00FA4F73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Location and / or context</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="57670ADA" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="144557590"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Historic garden / park</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="27183067" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-159394048"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Historic cemetery</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="6605A5C6" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-415936197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Important landmark</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="01B58C47" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1937427930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
@@ -5428,51 +5295,51 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Remnant native vegetation</w:t>
             </w:r>
             <w:r w:rsidR="00951D1C" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="2CD33020" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="947740743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
@@ -5480,137 +5347,137 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  End of natural range</w:t>
             </w:r>
             <w:r w:rsidR="00951D1C" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="3CE9F52C" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-507826801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Contribution to landscape</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="766F76A4" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="564841807"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Historic town</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF7660" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00BF7660">
+          <w:p w14:paraId="2D2773BB" w14:textId="77777777" w:rsidR="00BF7660" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00BF7660">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-2059461195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A31792" w:rsidRPr="00BD425F">
@@ -5630,199 +5497,199 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Historic planting style blank</w:t>
             </w:r>
             <w:r w:rsidR="00951D1C" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FA4F73" w:rsidP="00FA4F73">
+          <w:p w14:paraId="5D8F940A" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FA4F73" w:rsidP="00FA4F73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rare and / or Localised</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="682F2BEE" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1216347454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Only one known specimen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="74B543AB" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="631375987"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  1 to 10 known specimens</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="68F1DAC6" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1637687829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  10 to 50 known specimens</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="2162CE40" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1031875344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
@@ -5830,94 +5697,94 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  In the wild</w:t>
             </w:r>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="668F2B70" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1635752374"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  End of natural range</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004610C1" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00BF7660">
+          <w:p w14:paraId="1D825EC0" w14:textId="77777777" w:rsidR="004610C1" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00BF7660">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1316300559"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
@@ -5926,221 +5793,221 @@
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Disjunct community</w:t>
             </w:r>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF7660" w:rsidRPr="00BD425F" w:rsidRDefault="00BF7660" w:rsidP="00BF7660">
+          <w:p w14:paraId="2D79B747" w14:textId="77777777" w:rsidR="00BF7660" w:rsidRPr="00BD425F" w:rsidRDefault="00BF7660" w:rsidP="00BF7660">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidTr="004610C1">
+      <w:tr w:rsidR="00A31792" w:rsidRPr="00BD425F" w14:paraId="65972071" w14:textId="77777777" w:rsidTr="004610C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FA4F73" w:rsidP="00FA4F73">
+          <w:p w14:paraId="09712A52" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FA4F73" w:rsidP="00FA4F73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Curious growth</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="557138D2" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-737556427"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Abnormal outgrowths</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="739DB07F" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="274831476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Fusion of branches</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00951D1C">
+          <w:p w14:paraId="0388DAAC" w14:textId="77777777" w:rsidR="00FA4F73" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00951D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-223603755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unusually pruned</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00FC2ED8" w:rsidP="00BF7660">
+          <w:p w14:paraId="3439A691" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00AB03AF" w:rsidP="00BF7660">
             <w:pPr>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="636143944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
@@ -6151,51 +6018,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FA4F73" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unusually damaged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="22B7D75A" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -6220,410 +6087,386 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">spread vegetation community. They are often the last examples left in </w:t>
             </w:r>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">a </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> of the State.</w:t>
+              <w:t>a particular part of the State.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="01CD66E6" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Denotes trees at the very limits of their natural distribution in Victoria. Specimens may be isolated and often differ</w:t>
             </w:r>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ent from others of the species.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="3FF138CE" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Relates to plantings of a </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD425F">
+              <w:t xml:space="preserve"> Relates to plantings of a particular era and often asso</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>particular era</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>ciated with historic buildings.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="241D19F8" w14:textId="77777777" w:rsidR="00951D1C" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Refers to a tree growing outside</w:t>
             </w:r>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> of cultivation and management.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
+          <w:p w14:paraId="0B7A157D" w14:textId="77777777" w:rsidR="00A31792" w:rsidRPr="00BD425F" w:rsidRDefault="00951D1C" w:rsidP="00DB2D6B">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Disjunct Communities are vegetation communities that are isolated from each other and the species of which often have different ecotypes present due to this isolation</w:t>
             </w:r>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">, eg. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BD425F">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Snow Gums on</w:t>
-            </w:r>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD425F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Snow Gums on</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF15F0" w:rsidRPr="00BD425F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Arthur’s seat and Mt. Macedon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B82597" w:rsidRPr="00BD425F" w:rsidRDefault="00B82597" w:rsidP="00B82597">
+    <w:p w14:paraId="71C48C8E" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00BD425F" w:rsidRDefault="00B82597" w:rsidP="00B82597">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B82597" w:rsidRPr="00B06999" w:rsidTr="00F14AED">
+      <w:tr w:rsidR="00B82597" w:rsidRPr="00B06999" w14:paraId="6B841FFE" w14:textId="77777777" w:rsidTr="00F14AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00B06999" w:rsidRDefault="00B82597" w:rsidP="004351A8">
+          <w:p w14:paraId="1C5106F2" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00B06999" w:rsidRDefault="00B82597" w:rsidP="004351A8">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="left" w:pos="7736"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F14AED" w:rsidRPr="00BD425F" w:rsidRDefault="00F14AED">
+    <w:p w14:paraId="46CC4850" w14:textId="77777777" w:rsidR="00F14AED" w:rsidRPr="00BD425F" w:rsidRDefault="00F14AED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F14AED" w:rsidRPr="009710B9" w:rsidTr="00F14AED">
+      <w:tr w:rsidR="00F14AED" w:rsidRPr="009710B9" w14:paraId="40F347B2" w14:textId="77777777" w:rsidTr="00F14AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F14AED" w:rsidRDefault="00F14AED" w:rsidP="00F14AED">
+          <w:p w14:paraId="25FEF46A" w14:textId="77777777" w:rsidR="00F14AED" w:rsidRDefault="00F14AED" w:rsidP="00F14AED">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6684,62 +6527,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F14AED" w:rsidRPr="009710B9" w:rsidTr="00F14AED">
+      <w:tr w:rsidR="00F14AED" w:rsidRPr="009710B9" w14:paraId="167B92A2" w14:textId="77777777" w:rsidTr="00F14AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F14AED" w:rsidRDefault="00F14AED" w:rsidP="00F14AED">
+          <w:p w14:paraId="5012528D" w14:textId="77777777" w:rsidR="00F14AED" w:rsidRDefault="00F14AED" w:rsidP="00F14AED">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6809,51 +6652,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F14AED" w:rsidRDefault="00F14AED" w:rsidP="00F14AED">
+          <w:p w14:paraId="69F5D1B9" w14:textId="77777777" w:rsidR="00F14AED" w:rsidRDefault="00F14AED" w:rsidP="00F14AED">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7146"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6915,319 +6758,340 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B82597" w:rsidRPr="00BD425F" w:rsidRDefault="00B82597">
+    <w:p w14:paraId="1DB4FDF6" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00BD425F" w:rsidRDefault="00B82597">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7264C733" w14:textId="77777777" w:rsidR="002D3088" w:rsidRPr="00370892" w:rsidRDefault="002D3088">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-5" w:tblpY="-77"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w:rsidTr="006006D2">
+      <w:tr w:rsidR="007504C1" w:rsidRPr="00453D85" w14:paraId="0E71CE20" w14:textId="77777777" w:rsidTr="006006D2">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
           </w:tcPr>
-          <w:p w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="437F872E" w14:textId="77777777" w:rsidR="007504C1" w:rsidRPr="007C0212" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1985"/>
                 <w:tab w:val="center" w:pos="4986"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B82597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00761864">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">end to Council </w:t>
             </w:r>
             <w:r w:rsidRPr="00B82597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82597" w:rsidRPr="00453D85" w:rsidTr="00F82B31">
+      <w:tr w:rsidR="00B82597" w:rsidRPr="00453D85" w14:paraId="6717A9CE" w14:textId="77777777" w:rsidTr="00F82B31">
         <w:trPr>
           <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B82597" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="3EFD5002" w14:textId="77777777" w:rsidR="00B82597" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="16F320EA" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>council@cgd.vic.gov.au</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="08426FBA" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="77C4E751" w14:textId="7465946D" w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="709"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>City of Greater Dandenong</w:t>
+              <w:t>Greater Dandenong</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7719">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> City Council</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>PO Box 200</w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Dandenong VIC 3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="57EB09D5" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In person:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="6EE51082" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Planning Service Counter,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7243,164 +7107,499 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Level 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00303CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>225 Lonsdale Street, Dandenong</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
+          <w:p w14:paraId="64B74D26" w14:textId="77777777" w:rsidR="00B82597" w:rsidRPr="00303CA7" w:rsidRDefault="00B82597" w:rsidP="00761864">
             <w:pPr>
               <w:pStyle w:val="NormalParagraphStyle"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3011"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">or other </w:t>
             </w:r>
             <w:r w:rsidRPr="00807DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Customer Service Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002547A8" w:rsidRPr="00BD425F" w:rsidRDefault="002547A8" w:rsidP="00BD425F">
+    <w:p w14:paraId="7C08AAD7" w14:textId="77777777" w:rsidR="00DD7719" w:rsidRPr="00BD425F" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy Collection Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738EFBE1" w14:textId="77777777" w:rsidR="00DD7719" w:rsidRPr="00BD425F" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Planning and Environment Act 1987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for related municipal purposes. The information may be disclosed to external consultants and referral authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F61D7A8" w14:textId="77777777" w:rsidR="00DD7719" w:rsidRPr="00BD425F" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779B17AD" w14:textId="77777777" w:rsidR="00DD7719" w:rsidRPr="00BD425F" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E84B46" w14:textId="77777777" w:rsidR="00DD7719" w:rsidRPr="00BD425F" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519C86FC" w14:textId="77777777" w:rsidR="00DD7719" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greater Dandenong City Council is strongly committed to the responsible handling of your personal information and protecting every individual’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to privacy. Council is bound by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Privacy and Data Protection Act 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Health Records Act 2001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Councillors and staff operate under these Acts, council policies and codes of conduct to ensure the organisation complies with legislation when handling your information. Individuals have the right to access their personal information held by Greater Dandenong City Council. In addition, you may request correction of your personal Information. For access, correction or further information on your rights to privacy, please contact Council’s Privacy Officer on 8571 1000 or email council@cgd.vic.gov.au. A copy of Councils Privacy and Personal Information Policy is available on Council’s website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A967AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>www.greaterdandenong.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE2F5EF" w14:textId="1299E9E0" w:rsidR="00370892" w:rsidRDefault="00370892" w:rsidP="00BD425F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002547A8" w:rsidRPr="00BD425F" w:rsidSect="00BD425F">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="3BEDB4E1" w14:textId="35ADEC06" w:rsidR="0065076C" w:rsidRPr="00BD425F" w:rsidRDefault="00370892" w:rsidP="00BD425F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7621423A" wp14:editId="4D534A07">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>178904</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>34511</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6277555" cy="1142628"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="27652064" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6277555" cy="1142628"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0065076C" w:rsidRPr="00BD425F" w:rsidSect="00E64314">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="308" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="720" w:bottom="720" w:left="720" w:header="624" w:footer="308" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC2ED8" w:rsidRDefault="00FC2ED8" w:rsidP="000D2BC2">
+    <w:p w14:paraId="45E048E7" w14:textId="77777777" w:rsidR="00AB03AF" w:rsidRDefault="00AB03AF" w:rsidP="000D2BC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC2ED8" w:rsidRDefault="00FC2ED8" w:rsidP="000D2BC2">
+    <w:p w14:paraId="340A47DA" w14:textId="77777777" w:rsidR="00AB03AF" w:rsidRDefault="00AB03AF" w:rsidP="000D2BC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -7429,642 +7628,351 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BD425F" w:rsidRPr="00BD425F" w:rsidRDefault="00BD425F" w:rsidP="00BD425F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="701DFCA6" w14:textId="0C817B51" w:rsidR="000D2BC2" w:rsidRPr="00351D45" w:rsidRDefault="00DD7719" w:rsidP="00DD7719">
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
-      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00BD425F">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Privacy Collection Notice</w:t>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-  </w:p>
-[...12 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00BD425F">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DD7719">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00351D45">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Your personal Information is being collected by Greater Dandenong City Council for the primary purpose of processing your application in accordance with the Planning and Environment Act 1987 and for related municipal purposes. The information may be disclosed to external consultants and referral authorities in order to assess your application. It will not be disclosed to any other external party without your consent, unless required by law.</w:t>
+      <w:t xml:space="preserve">© </w:t>
     </w:r>
-  </w:p>
-[...11 lines deleted...]
-      </w:tabs>
+    <w:r w:rsidR="003E077B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...13 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:t xml:space="preserve">updated </w:t>
+    </w:r>
+    <w:r w:rsidR="004E2F91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00BD425F">
+      <w:t xml:space="preserve">August </w:t>
+    </w:r>
+    <w:r w:rsidR="003E077B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>You may request a copy of your application from Council’s Planning Team at any time. If you fail to provide any of the information required, Council will get in touch with the nominated contact on this form to request further information.</w:t>
+      <w:t>202</w:t>
     </w:r>
-  </w:p>
-[...12 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:r w:rsidR="004E2F91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...45 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DF06DF" w:rsidRDefault="00807DA3" w:rsidP="00DF06DF">
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7E860EB3" w14:textId="77777777" w:rsidR="00AB03AF" w:rsidRDefault="00AB03AF" w:rsidP="000D2BC2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="22FAB3AB" w14:textId="77777777" w:rsidR="00AB03AF" w:rsidRDefault="00AB03AF" w:rsidP="000D2BC2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B96E54C" w14:textId="4992C067" w:rsidR="00E64314" w:rsidRDefault="00E64314">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00E64314">
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="11" name="Picture 11"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11BD1F6B" wp14:editId="21693D01">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5414590</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-212836</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1323893" cy="391755"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4578507" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4578350" cy="806450"/>
+                    <a:ext cx="1323893" cy="391755"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
-[...347 lines deleted...]
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DAA4430"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8901,319 +8809,332 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1075127408">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="755829773">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="938224049">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1244334527">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1968047073">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="80226974">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1036076750">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="973758774">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uMt7E+jzLEu+D8TtULhl86niZwswcbS50dLaOmTFILLRHyC45e/Qpb66dtmP6I86axzUe+ZaZsPbPfIFmhqI0g==" w:salt="UllZvID51CfduBIWOAHmew=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/tuB4JjtasULgK1OE3Wx16yvgk/JVrb3Wp9EJ2MhW2VPCZIZCZNeiCgLB4eecqiS15+HM689FCWSQmIhZfEhAA==" w:salt="+2yxPunBpRYA96A70sLq/w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA2728"/>
     <w:rsid w:val="000066FE"/>
     <w:rsid w:val="00022130"/>
     <w:rsid w:val="000230C5"/>
     <w:rsid w:val="00027ABA"/>
     <w:rsid w:val="00030A02"/>
     <w:rsid w:val="000430BC"/>
     <w:rsid w:val="00064ACB"/>
     <w:rsid w:val="00075238"/>
     <w:rsid w:val="00075E72"/>
     <w:rsid w:val="000A43A7"/>
     <w:rsid w:val="000A5822"/>
     <w:rsid w:val="000D2BC2"/>
     <w:rsid w:val="001033B7"/>
+    <w:rsid w:val="00155A9B"/>
     <w:rsid w:val="00166A3A"/>
     <w:rsid w:val="001849BB"/>
     <w:rsid w:val="00185AC6"/>
     <w:rsid w:val="00195A65"/>
     <w:rsid w:val="001A0A73"/>
     <w:rsid w:val="001B233B"/>
     <w:rsid w:val="001C194D"/>
     <w:rsid w:val="001E074E"/>
     <w:rsid w:val="001E6F53"/>
     <w:rsid w:val="001F3891"/>
     <w:rsid w:val="001F76D6"/>
     <w:rsid w:val="00210801"/>
+    <w:rsid w:val="002234E9"/>
     <w:rsid w:val="0023472A"/>
     <w:rsid w:val="0023694A"/>
     <w:rsid w:val="00241166"/>
     <w:rsid w:val="002547A8"/>
     <w:rsid w:val="00263347"/>
     <w:rsid w:val="002904BF"/>
     <w:rsid w:val="002D2422"/>
+    <w:rsid w:val="002D3088"/>
     <w:rsid w:val="002D331A"/>
     <w:rsid w:val="002F7FD1"/>
     <w:rsid w:val="00303CA7"/>
     <w:rsid w:val="003213CA"/>
     <w:rsid w:val="00344DBB"/>
     <w:rsid w:val="00351D45"/>
     <w:rsid w:val="00360735"/>
     <w:rsid w:val="00363504"/>
+    <w:rsid w:val="00370892"/>
     <w:rsid w:val="0037463B"/>
     <w:rsid w:val="00376653"/>
     <w:rsid w:val="00384ACD"/>
     <w:rsid w:val="003B47EA"/>
     <w:rsid w:val="003E077B"/>
     <w:rsid w:val="00416D39"/>
     <w:rsid w:val="00434F53"/>
     <w:rsid w:val="004367A9"/>
     <w:rsid w:val="00442D02"/>
     <w:rsid w:val="00457D2A"/>
     <w:rsid w:val="004610C1"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="00476F95"/>
     <w:rsid w:val="00480069"/>
     <w:rsid w:val="00491FCD"/>
     <w:rsid w:val="004C7ABA"/>
+    <w:rsid w:val="004E2F91"/>
     <w:rsid w:val="004F5B14"/>
     <w:rsid w:val="00530799"/>
     <w:rsid w:val="00532401"/>
     <w:rsid w:val="00550A17"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00584BFB"/>
     <w:rsid w:val="0059706D"/>
     <w:rsid w:val="005B0068"/>
     <w:rsid w:val="005F719C"/>
     <w:rsid w:val="006006D2"/>
     <w:rsid w:val="0061216E"/>
     <w:rsid w:val="00643B16"/>
+    <w:rsid w:val="0065076C"/>
     <w:rsid w:val="006575EC"/>
     <w:rsid w:val="00665263"/>
     <w:rsid w:val="00693B9B"/>
     <w:rsid w:val="006A2ABB"/>
     <w:rsid w:val="006C225F"/>
     <w:rsid w:val="006E4679"/>
     <w:rsid w:val="007504C1"/>
     <w:rsid w:val="007562D1"/>
     <w:rsid w:val="00756328"/>
     <w:rsid w:val="00761864"/>
     <w:rsid w:val="00762271"/>
     <w:rsid w:val="00787E2B"/>
     <w:rsid w:val="0079438A"/>
     <w:rsid w:val="007A033F"/>
     <w:rsid w:val="007C0212"/>
     <w:rsid w:val="007C258C"/>
     <w:rsid w:val="007D28BD"/>
     <w:rsid w:val="007D7B23"/>
     <w:rsid w:val="007E523D"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00807DA3"/>
     <w:rsid w:val="00827E62"/>
     <w:rsid w:val="0083663C"/>
     <w:rsid w:val="00885271"/>
     <w:rsid w:val="00897583"/>
     <w:rsid w:val="008B5092"/>
     <w:rsid w:val="008F5284"/>
     <w:rsid w:val="00916456"/>
     <w:rsid w:val="00944336"/>
     <w:rsid w:val="00951D1C"/>
     <w:rsid w:val="009567C9"/>
     <w:rsid w:val="009908D9"/>
     <w:rsid w:val="00996F6A"/>
     <w:rsid w:val="009C0427"/>
     <w:rsid w:val="009C60CE"/>
     <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="00A02107"/>
     <w:rsid w:val="00A21F08"/>
     <w:rsid w:val="00A274BA"/>
     <w:rsid w:val="00A3032E"/>
     <w:rsid w:val="00A31792"/>
     <w:rsid w:val="00A31E97"/>
     <w:rsid w:val="00A32544"/>
     <w:rsid w:val="00A63458"/>
     <w:rsid w:val="00A93062"/>
+    <w:rsid w:val="00AA485B"/>
     <w:rsid w:val="00AA7BB6"/>
+    <w:rsid w:val="00AB03AF"/>
     <w:rsid w:val="00AF1AEF"/>
     <w:rsid w:val="00B178FA"/>
     <w:rsid w:val="00B223D3"/>
     <w:rsid w:val="00B466F9"/>
+    <w:rsid w:val="00B471D5"/>
     <w:rsid w:val="00B82597"/>
     <w:rsid w:val="00BB5064"/>
     <w:rsid w:val="00BC1251"/>
     <w:rsid w:val="00BD425F"/>
     <w:rsid w:val="00BE0ECA"/>
     <w:rsid w:val="00BF7660"/>
     <w:rsid w:val="00C143ED"/>
     <w:rsid w:val="00C33A2E"/>
+    <w:rsid w:val="00C427F3"/>
     <w:rsid w:val="00C519C6"/>
     <w:rsid w:val="00C81C01"/>
     <w:rsid w:val="00C82ABC"/>
     <w:rsid w:val="00CA72B8"/>
     <w:rsid w:val="00CA7A1E"/>
     <w:rsid w:val="00CD0286"/>
     <w:rsid w:val="00CE0174"/>
     <w:rsid w:val="00CF15F0"/>
     <w:rsid w:val="00D23FA5"/>
     <w:rsid w:val="00D5217E"/>
     <w:rsid w:val="00D604FF"/>
     <w:rsid w:val="00DB2D6B"/>
+    <w:rsid w:val="00DD7719"/>
     <w:rsid w:val="00DF06DF"/>
     <w:rsid w:val="00DF55EC"/>
     <w:rsid w:val="00DF5DF4"/>
     <w:rsid w:val="00E20CB6"/>
     <w:rsid w:val="00E30F2D"/>
     <w:rsid w:val="00E447F8"/>
+    <w:rsid w:val="00E64314"/>
     <w:rsid w:val="00E65867"/>
     <w:rsid w:val="00E8362B"/>
+    <w:rsid w:val="00EA2FD8"/>
     <w:rsid w:val="00EC2282"/>
     <w:rsid w:val="00EF2298"/>
     <w:rsid w:val="00F14AED"/>
     <w:rsid w:val="00F20DAF"/>
     <w:rsid w:val="00F265BA"/>
     <w:rsid w:val="00F37CC9"/>
     <w:rsid w:val="00F44D38"/>
     <w:rsid w:val="00F82B31"/>
     <w:rsid w:val="00F93EC0"/>
     <w:rsid w:val="00FA2728"/>
     <w:rsid w:val="00FA4F73"/>
     <w:rsid w:val="00FB3715"/>
     <w:rsid w:val="00FC2ED8"/>
     <w:rsid w:val="00FE45C8"/>
     <w:rsid w:val="00FE7331"/>
     <w:rsid w:val="00FF72E8"/>
     <w:rsid w:val="00FF7A14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14AA1140"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9546,69 +9467,67 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D2422"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalParagraphStyle">
     <w:name w:val="NormalParagraphStyle"/>
@@ -9799,74 +9718,85 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B466F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD425F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00EA2FD8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="R33dd40e6a6d0418b" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rb8f58c854875413d" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10141,78 +10071,78 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A5115220</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Significant Tree Nomination Form WORD</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2018-07-12T05:44:36Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-01-28T21:33:49Z</value>
+      <value order="0">2026-09-01T02:15:35Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-30T05:49:09Z</value>
+      <value order="0">2026-09-01T02:15:35Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Leanne Nicholls</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Planning Forms and Templates - LIVE LINKED TO WEBSITE</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA9458858</value>
+      <value order="0">vA17564937</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">14.0</value>
+      <value order="0">15.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">17</value>
+      <value order="0">18</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0">updated version date</value>
+      <value order="0">new logo and contact panel</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA387</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Strategic Planning</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0">Form</value>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
@@ -10223,140 +10153,140 @@
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64EC5AF1-4636-4B52-B383-C75F9418442A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>487</Words>
-  <Characters>2776</Characters>
+  <Words>795</Words>
+  <Characters>4160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>198</Lines>
+  <Paragraphs>176</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3257</CharactersWithSpaces>
+  <CharactersWithSpaces>4779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
     <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A5115220</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Significant Tree Nomination Form WORD</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2018-07-12T05:44:36Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
-    <vt:filetime>2021-01-28T21:33:49Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:15:35Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-30T05:49:09Z</vt:filetime>
+    <vt:filetime>2026-09-01T02:15:35Z</vt:filetime>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Leanne Nicholls</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Planning Forms and Templates - LIVE LINKED TO WEBSITE</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
-    <vt:lpwstr>vA9458858</vt:lpwstr>
+    <vt:lpwstr>vA17564937</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
-    <vt:lpwstr>14.0</vt:lpwstr>
+    <vt:lpwstr>15.0</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
-    <vt:r8>17</vt:r8>
+    <vt:r8>18</vt:r8>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
-    <vt:lpwstr>updated version date</vt:lpwstr>
+    <vt:lpwstr>new logo and contact panel</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA387</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Strategic Planning</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr>Form</vt:lpwstr>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </op:property>
   <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </op:property>