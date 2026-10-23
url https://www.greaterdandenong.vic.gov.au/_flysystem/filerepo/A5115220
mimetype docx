--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -9748,51 +9748,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rb8f58c854875413d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rb183ed1367fd4b75" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>