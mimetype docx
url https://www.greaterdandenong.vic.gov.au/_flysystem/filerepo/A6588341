--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -12716,51 +12716,51 @@
                 <w:div w:id="1604914875">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.com/document/19354/kindergarten" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.nt.gov.au/__data/assets/pdf_file/0019/24085/EducationCareServicesNationalRegulations.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Details/C2014C00002" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/domino/Web_Notes/LDMS/LTObject_Store/LTObjSt6.nsf/DDE300B846EED9C7CA257616000A3571/6606BB1B2DC56CE3CA257974000E4879/$FILE/05-83aa014%20authorised.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ChildrenServAdminSupport@cgd.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/num_act/hraeoca1986512/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/f932b66241ecf1b7ca256e92000e23be/7CAFB78A7EE91429CA25771200123812/$FILE/10-016a.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/f932b66241ecf1b7ca256e92000e23be/4BE13AE4A4C3973ECA256E5B00213F50/$FILE/00-098a.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ChildrenServAdminSupport@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.vic.gov.au/childhood/providers/funding/Pages/kinderfundingcriteria.aspx" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Details/C2014C00013" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/f932b66241ecf1b7ca256e92000e23be/54D73763EF9DCA36CA2571B6002428B0/$FILE/06-043a.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/priority-allocating-places" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/num_act/saadlaa2011427/sch1.html" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ChildrenServAdminSupport@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/51dea49770555ea6ca256da4001b90cd/B73164FE5DA2112DCA2577BA0014D9ED/$FILE/10-069a.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/edfb620cf7503d1aca256da4001b08af/15A4CD9FB84C7196CA2570D00022769A/$FILE/05-096a.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R62996acc69e645b1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.com/document/19354/kindergarten" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.nt.gov.au/__data/assets/pdf_file/0019/24085/EducationCareServicesNationalRegulations.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Details/C2014C00002" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/domino/Web_Notes/LDMS/LTObject_Store/LTObjSt6.nsf/DDE300B846EED9C7CA257616000A3571/6606BB1B2DC56CE3CA257974000E4879/$FILE/05-83aa014%20authorised.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ChildrenServAdminSupport@cgd.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/num_act/hraeoca1986512/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/f932b66241ecf1b7ca256e92000e23be/7CAFB78A7EE91429CA25771200123812/$FILE/10-016a.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/f932b66241ecf1b7ca256e92000e23be/4BE13AE4A4C3973ECA256E5B00213F50/$FILE/00-098a.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ChildrenServAdminSupport@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.education.vic.gov.au/childhood/providers/funding/Pages/kinderfundingcriteria.aspx" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comlaw.gov.au/Details/C2014C00013" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/f932b66241ecf1b7ca256e92000e23be/54D73763EF9DCA36CA2571B6002428B0/$FILE/06-043a.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/priority-allocating-places" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/num_act/saadlaa2011427/sch1.html" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ChildrenServAdminSupport@cgd.vic.gov.au" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/51dea49770555ea6ca256da4001b90cd/B73164FE5DA2112DCA2577BA0014D9ED/$FILE/10-069a.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislation.vic.gov.au/Domino/Web_Notes/LDMS/PubStatbook.nsf/edfb620cf7503d1aca256da4001b08af/15A4CD9FB84C7196CA2570D00022769A/$FILE/05-096a.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="R99e544f58d1c43c9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jmccaf\ObjectiveHome\objective-8008\Objects\Greater%20Dandenong%20Central%20Enrolment%20Policy%202014.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>