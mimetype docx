--- v8 (2026-04-29)
+++ v9 (2026-09-22)
@@ -1,33 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
@@ -8503,51 +8503,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.au/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=imgres&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwj6pYCNz6vMAhVBHaYKHV_4BEkQjRwIBw&amp;url=http://thinkworkplacesafety.com.au/emergency-dial-000-in-case-of-emergency-sign.html&amp;psig=AFQjCNGiSg3XhJVU68gv-Kg4y_wsisIkLg&amp;ust=1461736543133712" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Re6a0633b80a140ce" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.au/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=imgres&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwj6pYCNz6vMAhVBHaYKHV_4BEkQjRwIBw&amp;url=http://thinkworkplacesafety.com.au/emergency-dial-000-in-case-of-emergency-sign.html&amp;psig=AFQjCNGiSg3XhJVU68gv-Kg4y_wsisIkLg&amp;ust=1461736543133712" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rb683093d1c664d36" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\MLysen\ObjectiveHome\objective-8008\Objects\Events%20template%20orange%20portrait%20(A3738561).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
@@ -15821,76 +15821,84 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A6708361</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Event Emergency Procedure Template for events in Council Parks and Reserves - protected fields</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2020-07-10T04:24:51Z</value>
+      <value order="0">2020-07-10T04:24:50Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2022-02-10T03:31:27Z</value>
+      <value order="0">2022-02-10T02:31:27Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2022-04-26T01:18:28Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Lilian Lee</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:2022 Discover Dandenong Creek Festival 21 April 2022</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">2022 Discover Dandenong Creek Festival 21 April 2022</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA10879281</value>
     </field>
     <field name="Objective-Version">
       <value order="0">3.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">3</value>
     </field>
@@ -15910,70 +15918,62 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Community Wellbeing Executive</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21F5FA59-967D-4E7A-8BB0-3AF00E5F57B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21F5FA59-967D-4E7A-8BB0-3AF00E5F57B7}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Events template orange portrait (A3738561).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1291</Words>
   <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -15982,121 +15982,124 @@
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mlysen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Business Unit [system]">
+    <vt:lpwstr>Community Engagement</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Corporate Document Type [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Records Audit Vital Record [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Records Audit Date [system]">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-Id">
     <vt:lpwstr>A6708361</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Title">
     <vt:lpwstr>Event Emergency Procedure Template for events in Council Parks and Reserves - protected fields</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-CreationStamp">
+    <vt:filetime>2020-07-10T04:24:50Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-DatePublished">
+    <vt:filetime>2022-02-10T02:31:27Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-ModificationStamp">
     <vt:filetime>2022-04-26T01:18:28Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-Owner">
     <vt:lpwstr>Lilian Lee</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:2022 Discover Dandenong Creek Festival 21 April 2022</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Parent">
     <vt:lpwstr>2022 Discover Dandenong Creek Festival 21 April 2022</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-VersionId">
+    <vt:lpwstr>vA10879281</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Version">
     <vt:lpwstr>3.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-VersionNumber">
     <vt:r8>3</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-FileNumber">
     <vt:lpwstr>qA472118</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Corporate Document Type [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Business Unit">
+    <vt:lpwstr>Community Wellbeing Executive</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Records Audit Vital Record [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Date [system]">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...12 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>