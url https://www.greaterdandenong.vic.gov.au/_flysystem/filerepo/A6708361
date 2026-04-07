--- v6 (2026-03-15)
+++ v7 (2026-04-07)
@@ -8503,51 +8503,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.au/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=imgres&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwj6pYCNz6vMAhVBHaYKHV_4BEkQjRwIBw&amp;url=http://thinkworkplacesafety.com.au/emergency-dial-000-in-case-of-emergency-sign.html&amp;psig=AFQjCNGiSg3XhJVU68gv-Kg4y_wsisIkLg&amp;ust=1461736543133712" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Ra29ff55cfc95486c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.au/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=imgres&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwj6pYCNz6vMAhVBHaYKHV_4BEkQjRwIBw&amp;url=http://thinkworkplacesafety.com.au/emergency-dial-000-in-case-of-emergency-sign.html&amp;psig=AFQjCNGiSg3XhJVU68gv-Kg4y_wsisIkLg&amp;ust=1461736543133712" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R82c4d3a5eb544260" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\MLysen\ObjectiveHome\objective-8008\Objects\Events%20template%20orange%20portrait%20(A3738561).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
@@ -15837,63 +15837,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A6708361</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Event Emergency Procedure Template for events in Council Parks and Reserves - protected fields</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2020-07-10T03:24:51Z</value>
+      <value order="0">2020-07-10T04:24:51Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2022-02-10T02:31:27Z</value>
+      <value order="0">2022-02-10T03:31:27Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2022-04-26T00:18:28Z</value>
+      <value order="0">2022-04-26T01:18:28Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Lilian Lee</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:2022 Discover Dandenong Creek Festival 21 April 2022</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">2022 Discover Dandenong Creek Festival 21 April 2022</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA10879281</value>
     </field>
     <field name="Objective-Version">
       <value order="0">3.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">3</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -15996,63 +15996,63 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mlysen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A6708361</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Event Emergency Procedure Template for events in Council Parks and Reserves - protected fields</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2020-07-10T03:24:51Z</vt:filetime>
+    <vt:filetime>2020-07-10T04:24:51Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2022-02-10T02:31:27Z</vt:filetime>
+    <vt:filetime>2022-02-10T03:31:27Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2022-04-26T00:18:28Z</vt:filetime>
+    <vt:filetime>2022-04-26T01:18:28Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Lilian Lee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:2022 Discover Dandenong Creek Festival 21 April 2022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>2022 Discover Dandenong Creek Festival 21 April 2022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
     <vt:lpwstr>3.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
     <vt:r8>3</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
     <vt:lpwstr>qA472118</vt:lpwstr>
   </property>