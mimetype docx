--- v7 (2026-04-07)
+++ v8 (2026-04-29)
@@ -8503,51 +8503,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.au/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=imgres&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwj6pYCNz6vMAhVBHaYKHV_4BEkQjRwIBw&amp;url=http://thinkworkplacesafety.com.au/emergency-dial-000-in-case-of-emergency-sign.html&amp;psig=AFQjCNGiSg3XhJVU68gv-Kg4y_wsisIkLg&amp;ust=1461736543133712" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R82c4d3a5eb544260" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:springvale.uni@police.vic.gov.au" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dandenong.uni@police.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.au/url?sa=i&amp;rct=j&amp;q=&amp;esrc=s&amp;source=imgres&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=0ahUKEwj6pYCNz6vMAhVBHaYKHV_4BEkQjRwIBw&amp;url=http://thinkworkplacesafety.com.au/emergency-dial-000-in-case-of-emergency-sign.html&amp;psig=AFQjCNGiSg3XhJVU68gv-Kg4y_wsisIkLg&amp;ust=1461736543133712" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Re6a0633b80a140ce" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\MLysen\ObjectiveHome\objective-8008\Objects\Events%20template%20orange%20portrait%20(A3738561).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>