--- v1 (2025-11-29)
+++ v2 (2026-04-06)
@@ -4293,51 +4293,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917090711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R659884adcc524ce4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Ra1bc66c4026d4e08" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4597,63 +4597,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A6819533</value>
     </field>
     <field name="Objective-Title">
       <value order="0">D Crime and Safety</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2020-08-30T20:37:56Z</value>
+      <value order="0">2020-08-30T21:37:56Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-04-23T01:35:48Z</value>
+      <value order="0">2021-04-23T02:35:48Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2021-04-23T01:35:48Z</value>
+      <value order="0">2021-04-23T02:35:48Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Fran McKechnie</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Webpage Stats A Summaries of Social Information</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Webpage Stats A Summaries of Social Information</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA9844381</value>
     </field>
     <field name="Objective-Version">
       <value order="0">2.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -4735,63 +4735,63 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Crimes Rates in Greater Dandenong, 2008/9</dc:title>
   <dc:creator>matt</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A6819533</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-CreationStamp">
-    <vt:filetime>2020-08-30T20:37:56Z</vt:filetime>
+    <vt:filetime>2020-08-30T21:37:56Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-DatePublished">
-    <vt:filetime>2021-04-23T01:35:48Z</vt:filetime>
+    <vt:filetime>2021-04-23T02:35:48Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-ModificationStamp">
-    <vt:filetime>2021-04-23T01:35:48Z</vt:filetime>
+    <vt:filetime>2021-04-23T02:35:48Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-Owner">
     <vt:lpwstr>Fran McKechnie</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Webpage Stats A Summaries of Social Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Parent">
     <vt:lpwstr>Webpage Stats A Summaries of Social Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
     <vt:lpwstr>D Crime and Safety</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
   </property>