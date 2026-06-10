--- v2 (2026-04-06)
+++ v3 (2026-06-10)
@@ -4293,51 +4293,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917090711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Ra1bc66c4026d4e08" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Ra4c99f2da81548eb" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>