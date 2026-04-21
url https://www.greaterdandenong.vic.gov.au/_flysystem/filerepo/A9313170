--- v7 (2026-03-31)
+++ v8 (2026-04-21)
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R9feae95371984e2f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R4e9391fa3a824945" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -18315,63 +18315,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps7.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A9313170</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Multicultural and People Seeking Asylum Advisory Committee Terms of Reference (23 November 2022)</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2022-11-15T02:18:12Z</value>
+      <value order="0">2022-11-15T03:18:12Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2022-11-25T01:05:29Z</value>
+      <value order="0">2022-11-25T02:05:29Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2022-12-19T04:40:25Z</value>
+      <value order="0">2022-12-19T05:40:25Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Kim Bernardo</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Council Meeting 221212</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Council Meeting 221212</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA11890075</value>
     </field>
     <field name="Objective-Version">
       <value order="0">2.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -18724,63 +18724,63 @@
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A9313170</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Multicultural and People Seeking Asylum Advisory Committee Terms of Reference (23 November 2022)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2022-11-15T02:18:12Z</vt:filetime>
+    <vt:filetime>2022-11-15T03:18:12Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2022-11-25T01:05:29Z</vt:filetime>
+    <vt:filetime>2022-11-25T02:05:29Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2022-12-19T04:40:25Z</vt:filetime>
+    <vt:filetime>2022-12-19T05:40:25Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Kim Bernardo</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Council Meeting 221212</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Council Meeting 221212</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA11890075</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>