--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R4e9391fa3a824945" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R67568ba7da5342b3" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>