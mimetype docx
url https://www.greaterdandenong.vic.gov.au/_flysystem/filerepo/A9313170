--- v9 (2026-05-13)
+++ v10 (2026-06-07)
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R67568ba7da5342b3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R1db55e7e2324428d" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>