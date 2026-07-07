--- v10 (2026-06-07)
+++ v11 (2026-07-07)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item7.xml" Id="R1db55e7e2324428d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Re8c80f87f72a46a2" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -18299,161 +18299,67 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps7.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
-[...95 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C39B33AC3DDD4146A23C428A575D8575" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6483260b5ec7819fe6350aa5c5a9692b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f3d1e6ee-a84b-4d0d-b75a-404636776a0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adc164f2f0481532cbd759b7e3f89aa4" ns3:_="">
     <xsd:import namespace="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -18615,89 +18521,183 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A9313170</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">Multicultural and People Seeking Asylum Advisory Committee Terms of Reference (23 November 2022)</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2022-11-23T03:05:51Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2022-11-25T01:05:29Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2022-12-19T04:40:25Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Kim Bernardo</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Council Meeting 221212</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Council Meeting 221212</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA11890075</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">2.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">2</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA494092</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
+      <field name="Objective-Business Unit">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Corporate Document Type">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Vital Record">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Date">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Bulk Update Status">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1220497C-4D5F-48F3-A096-74BBF01EE546}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0EDC923-F191-47DF-ACD2-7B086D40F4C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f3d1e6ee-a84b-4d0d-b75a-404636776a0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FB77D1-D99D-4110-A20A-BFE2DDBE6610}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC99D04F-AA13-4C49-BAA0-BCEA9C13D5F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>3525</Words>
   <Characters>20096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>167</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -18710,109 +18710,112 @@
   <Company>Wyndham City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>23574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joy Painter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C39B33AC3DDD4146A23C428A575D8575</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A9313170</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>Multicultural and People Seeking Asylum Advisory Committee Terms of Reference (23 November 2022)</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
+    <vt:filetime>2022-11-23T03:05:51Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-[...6 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
+    <vt:filetime>2022-11-25T01:05:29Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
+    <vt:filetime>2022-12-19T04:40:25Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Kim Bernardo</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Council Meeting 221212</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Council Meeting 221212</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
     <vt:lpwstr>vA11890075</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA494092</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>