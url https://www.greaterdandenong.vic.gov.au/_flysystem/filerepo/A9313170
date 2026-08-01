--- v11 (2026-07-07)
+++ v12 (2026-08-01)
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Re8c80f87f72a46a2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R065d74a69e8648a5" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>