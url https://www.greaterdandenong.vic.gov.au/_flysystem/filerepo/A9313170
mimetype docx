--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R065d74a69e8648a5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Rdc681482458b49fa" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>