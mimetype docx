--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -17999,51 +17999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158231633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="Rdc681482458b49fa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greaterdandenong.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@cgd.vic.gov.au" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item6.xml" Id="R369994bb2d234dc6" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>