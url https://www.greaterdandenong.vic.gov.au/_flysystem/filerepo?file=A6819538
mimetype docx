--- v0 (2026-03-31)
+++ v1 (2026-06-15)
@@ -11474,51 +11474,51 @@
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D37BE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="R01ebbcbf545c4380" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rb9b578d4bd524c10" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11778,63 +11778,63 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A6819538</value>
     </field>
     <field name="Objective-Title">
       <value order="0">J Gender Equity</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2020-08-30T20:38:04Z</value>
+      <value order="0">2020-08-30T21:38:04Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2021-04-23T01:43:08Z</value>
+      <value order="0">2021-04-23T02:43:08Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2021-04-23T01:43:07Z</value>
+      <value order="0">2021-04-23T02:43:07Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Fran McKechnie</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Webpage Stats A Summaries of Social Information</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Webpage Stats A Summaries of Social Information</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA9844424</value>
     </field>
     <field name="Objective-Version">
       <value order="0">2.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -11921,63 +11921,63 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hbrown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A6819538</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>J Gender Equity</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2020-08-30T20:38:04Z</vt:filetime>
+    <vt:filetime>2020-08-30T21:38:04Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2021-04-23T01:43:08Z</vt:filetime>
+    <vt:filetime>2021-04-23T02:43:08Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2021-04-23T01:43:07Z</vt:filetime>
+    <vt:filetime>2021-04-23T02:43:07Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Fran McKechnie</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Webpage Stats A Summaries of Social Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Webpage Stats A Summaries of Social Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA9844424</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>