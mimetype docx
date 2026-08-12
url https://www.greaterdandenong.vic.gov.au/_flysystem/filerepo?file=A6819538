--- v1 (2026-06-15)
+++ v2 (2026-08-12)
@@ -1,35 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="46EDE118" w14:textId="77777777" w:rsidR="00CC4413" w:rsidRPr="004630B1" w:rsidRDefault="00CC4413" w:rsidP="00CC4413">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -11474,51 +11474,51 @@
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D37BE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rb9b578d4bd524c10" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item2.xml" Id="Ra4deb40ca5564a54" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11762,54 +11762,54 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A6819538</value>
     </field>
     <field name="Objective-Title">
       <value order="0">J Gender Equity</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2020-08-30T21:38:04Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2021-04-23T02:43:08Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2021-04-23T02:43:07Z</value>
@@ -11851,51 +11851,51 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0">Community Development</value>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>577</Words>
   <Characters>3294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -11907,109 +11907,112 @@
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Greater Dandenong</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hbrown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+    <vt:lpwstr/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Id">
     <vt:lpwstr>A6819538</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Title">
     <vt:lpwstr>J Gender Equity</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-CreationStamp">
     <vt:filetime>2020-08-30T21:38:04Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-DatePublished">
     <vt:filetime>2021-04-23T02:43:08Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-ModificationStamp">
     <vt:filetime>2021-04-23T02:43:07Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Owner">
     <vt:lpwstr>Fran McKechnie</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Webpage Stats A Summaries of Social Information</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Parent">
     <vt:lpwstr>Webpage Stats A Summaries of Social Information</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionId">
     <vt:lpwstr>vA9844424</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Version">
     <vt:lpwstr>2.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-FileNumber">
     <vt:lpwstr>qA1096</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Business Unit">
     <vt:lpwstr>Community Development</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Comment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-</Properties>
+  </op:property>
+</op:Properties>
 </file>