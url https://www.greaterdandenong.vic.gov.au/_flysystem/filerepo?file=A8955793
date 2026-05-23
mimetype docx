--- v0 (2026-03-23)
+++ v1 (2026-05-23)
@@ -14216,51 +14216,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D3531A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item5.xml" Id="R7a06530309f74887" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item5.xml" Id="R17b97684d0ce4a1f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14530,63 +14530,63 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps5.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A8955793</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Elder Abuse - summary of findings</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2022-07-22T02:11:30Z</value>
+      <value order="0">2022-07-22T03:11:30Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2022-07-23T10:30:10Z</value>
+      <value order="0">2022-07-23T11:30:10Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2023-05-16T00:59:41Z</value>
+      <value order="0">2023-05-16T01:59:41Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Themes Z 2011</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Themes Z 2011</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA11447390</value>
     </field>
     <field name="Objective-Version">
       <value order="0">1.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">1</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">First version</value>
     </field>
@@ -14966,63 +14966,63 @@
   <dc:creator>Hayden Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084D0BB53DC15B149B7FF12E0EECBD479</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A8955793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Elder Abuse - summary of findings</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2022-07-22T02:11:30Z</vt:filetime>
+    <vt:filetime>2022-07-22T03:11:30Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2022-07-23T10:30:10Z</vt:filetime>
+    <vt:filetime>2022-07-23T11:30:10Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2023-05-16T00:59:41Z</vt:filetime>
+    <vt:filetime>2023-05-16T01:59:41Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Hayden Brown</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Census Themes Z 2011</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Census Themes Z 2011</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA11447390</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr>First version</vt:lpwstr>
   </property>