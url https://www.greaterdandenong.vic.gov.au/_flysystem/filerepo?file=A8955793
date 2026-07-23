--- v1 (2026-05-23)
+++ v2 (2026-07-23)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXML/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2328BA60" w14:textId="0EF28CAE" w:rsidR="001553C2" w:rsidRPr="000852C5" w:rsidRDefault="001553C2" w:rsidP="001553C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000852C5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
@@ -14216,51 +14216,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D3531A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item5.xml" Id="R17b97684d0ce4a1f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item5.xml" Id="Re99a3d3e93574334" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14514,161 +14514,67 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps5.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
-[...95 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps5.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084D0BB53DC15B149B7FF12E0EECBD479" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="270863331036ffacdce4e31ed9b93623">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2f35cfa6-f49f-42a3-ac1b-1a6ba5c19448" xmlns:ns4="73ae035d-3059-4238-bb35-5277ed7dfa6f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78a08b4b4874ead5166188c4bd9cdae5" ns3:_="" ns4:_="">
     <xsd:import namespace="2f35cfa6-f49f-42a3-ac1b-1a6ba5c19448"/>
     <xsd:import namespace="73ae035d-3059-4238-bb35-5277ed7dfa6f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
@@ -14857,90 +14763,184 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A8955793</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">Elder Abuse - summary of findings</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2022-07-23T11:26:42Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2022-07-23T11:30:10Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2023-05-16T01:59:41Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Hayden Brown</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Classified Object:Classified Object:Classified Object:Census Themes Z 2011</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Census Themes Z 2011</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA11447390</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">1.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">1</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">First version</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">qA268988</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
+      <field name="Objective-Business Unit">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Corporate Document Type">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Vital Record">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Records Audit Date">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Bulk Update Status">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA383AB-4A50-4878-B46E-4D21918E4C17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C36151-AC69-4185-9485-83283DE9A18F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2f35cfa6-f49f-42a3-ac1b-1a6ba5c19448"/>
     <ds:schemaRef ds:uri="73ae035d-3059-4238-bb35-5277ed7dfa6f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9AA731A-D07D-4775-B079-7CFB3962AE22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D95FF72A-6905-41F1-A522-14379D8B5A71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>8436</Words>
   <Characters>48089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>400</Lines>
   <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -14952,106 +14952,109 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>56413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hayden Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084D0BB53DC15B149B7FF12E0EECBD479</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Customer-Id">
+    <vt:lpwstr>9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Id">
     <vt:lpwstr>A8955793</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Title">
     <vt:lpwstr>Elder Abuse - summary of findings</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-Description">
     <vt:lpwstr/>
-  </property>
-[...3 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-CreationStamp">
+    <vt:filetime>2022-07-23T11:26:42Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-DatePublished">
     <vt:filetime>2022-07-23T11:30:10Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-ModificationStamp">
     <vt:filetime>2023-05-16T01:59:41Z</vt:filetime>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Owner">
     <vt:lpwstr>Hayden Brown</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Census Themes Z 2011</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Parent">
     <vt:lpwstr>Census Themes Z 2011</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionId">
     <vt:lpwstr>vA11447390</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-VersionComment">
     <vt:lpwstr>First version</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-FileNumber">
     <vt:lpwstr>qA268988</vt:lpwstr>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Classification">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Caveats">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Business Unit">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Records Audit Date">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Bulk Update Status">
     <vt:lpwstr/>
-  </property>
-</Properties>
+  </op:property>
+</op:Properties>
 </file>