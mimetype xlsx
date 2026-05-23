--- v0 (2026-03-22)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="R4d1e50f78ded4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rdba088fae7784d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\~ Work\~ Tables 2022 Council website new 2022 Feb\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{6085E825-3E44-46F5-B2A5-47B484F15BA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-98" yWindow="-98" windowWidth="20715" windowHeight="13276" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Front" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Front!$A$1:$U$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -2054,51 +2054,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R83599d7c8f03485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R41a0066547044915" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -13099,63 +13099,63 @@
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXML/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A9517213</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Post-school qualifications</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2023-02-09T21:07:24Z</value>
+      <value order="0">2023-02-09T22:07:24Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2023-02-09T21:40:29Z</value>
+      <value order="0">2023-02-09T22:40:29Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2023-07-25T03:47:31Z</value>
+      <value order="0">2023-07-25T04:47:31Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA12130029</value>
     </field>
     <field name="Objective-Version">
       <value order="0">1.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">1</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0">First version</value>
     </field>
@@ -13239,63 +13239,63 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hayden</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A9517213</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Post-school qualifications</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2023-02-09T21:07:24Z</vt:filetime>
+    <vt:filetime>2023-02-09T22:07:24Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2023-02-09T21:40:29Z</vt:filetime>
+    <vt:filetime>2023-02-09T22:40:29Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2023-07-25T03:47:31Z</vt:filetime>
+    <vt:filetime>2023-07-25T04:47:31Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Hayden Brown</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Census Analysis 2022 Website Files</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA12130029</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>1.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>1</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr>First version</vt:lpwstr>
   </property>