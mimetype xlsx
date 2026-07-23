--- v1 (2026-05-23)
+++ v2 (2026-07-23)
@@ -10,55 +10,55 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Rdba088fae7784d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="Re23082364e1d48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\~ Work\~ Tables 2022 Council website new 2022 Feb\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{6085E825-3E44-46F5-B2A5-47B484F15BA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showSheetTabs="0" xWindow="-98" yWindow="-98" windowWidth="20715" windowHeight="13276" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Front" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Front!$A$1:$U$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -2054,51 +2054,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item.xml" Id="R41a0066547044915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R6afcff3d575944d3" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -13083,76 +13083,76 @@
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>642938</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=customXML/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
-<file path=customXML/item.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A9517213</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Post-school qualifications</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2023-02-09T22:07:24Z</value>
+      <value order="0">2023-02-09T21:30:38Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2023-02-09T22:40:29Z</value>
+      <value order="0">2023-02-09T21:40:29Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2023-07-25T04:47:31Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Hayden Brown</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Census Analysis 2022 Website Files</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA12130029</value>
     </field>
     <field name="Objective-Version">
       <value order="0">1.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">1</value>
     </field>
@@ -13172,51 +13172,51 @@
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Date">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -13225,106 +13225,106 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
       <vt:lpstr>Front</vt:lpstr>
       <vt:lpstr>Front!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hayden</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...78 lines deleted...]
-</Properties>
+<op:Properties xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Customer-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">9676E22B47CC48CBA49BA16071DCFF24</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">A9517213</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Post-school qualifications</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2023-02-09T21:30:38Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">false</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
+    <vt:bool xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">true</vt:bool>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2023-02-09T21:40:29Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
+    <vt:filetime xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">2023-07-25T04:47:31Z</vt:filetime>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Hayden Brown</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Classified Object:Classified Object:Classified Object:Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Census Analysis 2022 Website Files</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">Published</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">vA12130029</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1.0</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
+    <vt:r8 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">1</vt:r8>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">First version</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">qA481061</vt:lpwstr>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Connect Creator">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Bulk Update Status">
+    <vt:lpwstr xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+  </op:property>
+</op:Properties>
 </file>